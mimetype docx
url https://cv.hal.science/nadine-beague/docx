--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -251,372 +251,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GASTON FÉBUS OU LA CONSTRUCTION D'UNE LÉGENDE BÉARNAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">História: Questões &amp; Debates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.45 - 62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude des tourbes issues du diagnostic de la Plaine Sportive « Les Pins de Gouaillards » à Saint-Paul-lès-Dax (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthez (Pyrénées-Atlantiques). Place Saint-Pierre p. 163-164</w:t>
+                <w:t xml:space="preserve">Bayonne (Pyrénées-Atlantiques). Rue Jacques Lafitte, rue de Ravignan, rue Frédéric Bastiat p. 142-143</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015000v1</w:t>
+                <w:t xml:space="preserve">hal-02014989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayonne (Pyrénées-Atlantiques). Rue Jacques Lafitte, rue de Ravignan, rue Frédéric Bastiat p. 142-143</w:t>
+                <w:t xml:space="preserve">Orthez (Pyrénées-Atlantiques). Rue Xavier Darget p. 206</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014989v1</w:t>
+                <w:t xml:space="preserve">hal-02015006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthez (Pyrénées-Atlantiques). Rue Xavier Darget p. 206</w:t>
+                <w:t xml:space="preserve">Bayonne (Pyrénées-Atlantiques). Rue du Pilori p. 141-142</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015006v1</w:t>
+                <w:t xml:space="preserve">hal-02014997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayonne (Pyrénées-Atlantiques). Rue Passemillon p142-143</w:t>
               </w:r>
@@ -665,950 +665,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayonne (Pyrénées-Atlantiques). Rue du Pilori p. 141-142</w:t>
+                <w:t xml:space="preserve">Orthez (Pyrénées-Atlantiques). Place Saint-Pierre p. 163-164</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014997v1</w:t>
+                <w:t xml:space="preserve">hal-02015000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazoduc - artère de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2014, pp.232-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morlanne (Pyrénées Atlantiques). Château p. 263</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Jean-le-Vieux (Pyrénées-Atlantique). Le Bourg p. 276</w:t>
+                <w:t xml:space="preserve">Sadirac (Gironde). Chemin du Pas du Rey p. 281</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015013v1</w:t>
+                <w:t xml:space="preserve">hal-02015014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadirac (Gironde). Chemin du Pas du Rey p. 281</w:t>
+                <w:t xml:space="preserve">Sadirac (Gironde). Impasse Tioulet p. 282</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015014v1</w:t>
+                <w:t xml:space="preserve">hal-02015011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadirac (Gironde). Impasse Tioulet p. 282</w:t>
+                <w:t xml:space="preserve">Bruch (Lot-et-Garonne). Gachot p. 169</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015011v1</w:t>
+                <w:t xml:space="preserve">hal-02015002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruch (Lot-et-Garonne). Gachot p. 169</w:t>
+                <w:t xml:space="preserve">Saint-Jean-le-Vieux (Pyrénées-Atlantique). Le Bourg p. 276</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015002v1</w:t>
+                <w:t xml:space="preserve">hal-02015013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Buzet-sur-Baïse (Lot-et-Garonne). Lagneau Est », Archéologie médiévale, 44 | 2014, 299.</w:t>
+                <w:t xml:space="preserve">Bougue (Landes). La Bouillerie p. 183</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014984v1</w:t>
+                <w:t xml:space="preserve">hal-02015016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bougue (Landes). La Bouillerie p. 183</w:t>
+                <w:t xml:space="preserve">Buzet-sur-Baïse (Lot-et-Garonne). Lagneau Ouest p. 183</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015016v1</w:t>
+                <w:t xml:space="preserve">hal-02015015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzet-sur-Baïse (Lot-et-Garonne). Lagneau Ouest p. 183</w:t>
+                <w:t xml:space="preserve">« Buzet-sur-Baïse (Lot-et-Garonne). Lagneau Est », Archéologie médiévale, 44 | 2014, 299.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015015v1</w:t>
+                <w:t xml:space="preserve">hal-02014984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une voie romaine sur l'autoroute A63, aire de service de Saugnacq-et-Muret-Est (Landes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.135-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrac (Dordogne). Château de Montfort, la Garenne p. 279</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morlanne (Pyrénées-Atlantiques). Château p. 269</w:t>
+                <w:t xml:space="preserve">Macau (Gironde). La Ferme, le Bout de l’Île p. 294</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015024v1</w:t>
+                <w:t xml:space="preserve">hal-02015034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe-de-Villeneuve (Lot-et-Garonne). La Mothe p. 275</w:t>
               </w:r>
@@ -1657,165 +1657,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macau (Gironde). La Ferme, le Bout de l’Île p. 294</w:t>
+                <w:t xml:space="preserve">Morlanne (Pyrénées-Atlantiques). Château p. 269</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015034v1</w:t>
+                <w:t xml:space="preserve">hal-02015024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dax, Tercis, Saubagnac (Landes). Saubagnac, Tauzia, Loustalot, Hinx, Parquède, Esperon p. 170</w:t>
+                <w:t xml:space="preserve">Monségur (Gironde). La Ville, rue Cagne-Rousselle p. 267</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015019v1</w:t>
+                <w:t xml:space="preserve">hal-02015021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique des fouilles médiévales en France en 2012</w:t>
               </w:r>
@@ -1864,96 +1864,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monségur (Gironde). La Ville, rue Cagne-Rousselle p. 267</w:t>
+                <w:t xml:space="preserve">Dax, Tercis, Saubagnac (Landes). Saubagnac, Tauzia, Loustalot, Hinx, Parquède, Esperon p. 170</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015021v1</w:t>
+                <w:t xml:space="preserve">hal-02015019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monflanquin (Lot-et-Garonne). Saint-Hilaire p. 29</w:t>
               </w:r>
@@ -2530,165 +2530,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morlanne, un château en pierres avant le XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe rencontres d’Archéologie et d’Histoire en Périgord "Jeunesses et châteaux "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Périgueux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaston Fébus ou la construction d’une légende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACHS 2016 "What does heritage change?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534165v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02534169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campements du piémont pyrénéen, caractérisation et mise en perspective spatiale</w:t>
               </w:r>
@@ -4001,183 +4001,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bergerac (Dordogne). 11-17 rue Saint-Michel [notice archéologique]</w:t>
+                <w:t xml:space="preserve">Duras (Lot-et-Garonne). Rue Chavassier, Place du Prieuré [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.218. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.24986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.25123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861157v1</w:t>
+                <w:t xml:space="preserve">hal-02861861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duras (Lot-et-Garonne). Rue Chavassier, Place du Prieuré [notice archéologique]</w:t>
+                <w:t xml:space="preserve">Bergerac (Dordogne). 11-17 rue Saint-Michel [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.272. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.25123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.24986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861861v1</w:t>
+                <w:t xml:space="preserve">hal-02861157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthez (Pyrénées Atlantiques). Rue du Bourg-Vieux, rue Roarie [notice archéologique]</w:t>
               </w:r>
@@ -4267,5571 +4267,5571 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cette-Eygun (64) Maison-forte Appatie-Darré, Chemin de l’église: rapport d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NAOM. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthez (64) rue du Bourg-Vieux, rue Roarie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bergerac (24) 11-17 rue Saint-Michel : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Orthez (64) rue du Bourg-Vieux, rue Roarie : rapport de diagnostic</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duras (47) 34 rue Chavassier : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NAOM. 2019</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosdarros (64) Place du Général Parlange : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2019</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastennes, Saint-Cricq-Chalosse (40) De Saint-Cricq à Bastennes, 4 tronçons fouillés sur l'artère de l'Adour : rapport diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silhouette Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Teste-de-Buch (33), Parcelle Galliéni - La Cure de l'église Saint-Vincent de La Teste-de-Buch, entre XVIIe et XIXe Siècles : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guériteau Armelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescar (64), Las Marlères : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buzet-sur-Baïse (47), Lagneau Est : Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boës Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decanter Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Herbillié Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayonne (64) 3, rue Passemillon : rapport d'étude spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourdrin Jean-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap GSO. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oeyreluy, Tercis-les-Bains (40) Cassiède, Lassalle, Paloumet : rapport diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoletto Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourloubey Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac (33), Farizeau Nord : Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tercis-les-Bains (40), avenue de l'Aiguille : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourloubey Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescar (64), 7 rue du Parvis : Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayonne (64) Rue Jacques Lafitte, rue de Ravignan et rue Frédéric Bastiat : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthez, (64), 8 rue Xavier Darget : Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthez (64), Place Saint-Pierre, Place Marcadieu, Boulevard des Pommes, abords du Théâtre francis Planté, rue Daniel Lafore, Avenue de la Moutète : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morlanne (64), un château en pierres avant le XIVe siècle : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buzet-sur-Baïse (47), Lagneau Ouest : Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guériteau Armelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahonce (64), Abbaye : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Aubin (40) Coum de haut : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Jean-Le-Vieux (64) Le Bourg : Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un groupe de fermes de la période antique : Louvigny, Moselle, à l'Epine : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feller Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decanter Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac, (33), Impasse Tioulet, lot A : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Etrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Guériteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etrich Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asson (64), 1 rue du Litor : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac, (33), Impasse Tioulet, Lot B : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruch (47), Gachot : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guériteau Armelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A65 - Thèze (64)-Argelos (40), Mugain, Labarthe : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boës Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenet de Ribemont Gisèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béhague Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac, (33), Faures - 7, chemin du Pas de Rey : Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac (33), Chemin de Farizeau : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duphil Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Paul-lès-Dax (40), les Pins de Gouaillard - Plaine Sportive : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artère de l'Adour - Bassussarry, Ustaritz, Villefranque, Mouguerre, Briscous, Urt, Bardos (64), Misson, Estibeaux, Mouscardes, Tilh, Pomarez, Castel-Sarrazin, Bastennes, Gaujacq, Brassempouy, Saint-Cricq Chalosse, Serreslous et Arribans, Hagetmau, Horsarriue : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérignac (33), Occupation des berges de la Devèze de l'époque gauloise à l'époque moderne : Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaumeil Jean-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534122v1</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boës Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougue (40), La Bouillerie : Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boës Xavier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birac (33), Eglise Saint-Laurent : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boës Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac (33), Chemin de Tioulet : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Encontre (47), Sainte Radegonde : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monségur (33), La Ville, rue Cagne-Rousselle : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macau (33) La Ferme, le Bout de l'Ile : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monflanquin (47), Saint-Hilaire : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dax (40), rue Pascal Lafitte : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souquet-Leroy Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte-Colombe-de-Villeneuve (47), La Mothe : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borrèze (24), Le Pech de la Mézie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boës Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitrac (24), Montfort : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dax, Tercis-les-Bains (40), Saubagnac, Tauzia, Loustalot, Hinx, Parquede, Esperon : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourloubey Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genin Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacq, Castillon-d'Arthez, Lacajunte, Bahus-Soubiran, Duhort-Bachen (64, 40), Canalisation gazoduc DN 800 Artère du Béarn : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourloubey Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahontan (64) Padeilles, Cout dous Haux, Phase 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saugnacq-et-Muret (40), A63, aire de service de Muret Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazères (33), Couteliva : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac (33), Les Faures : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacquy (40), Le Bourg, La Tuilerie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jean-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac (33), Laurent Videau, Route de Lorient : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barcelonne-du-Gers (Gers), RD 935-Bretelle de Barcelonne-du-Gers : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Decanter Franck</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aire-sur-l'Adour (40), RD 935, Bretelle de Barcelonne-du-Gers : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d'Herbillié Cyrille</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+                <w:t xml:space="preserve">Decanter Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavigne Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac (33) Laurent Videau : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régaldo Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadirac (33), Laurent Videau 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontours (24), Chemin des Abeilles, La Mothe : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamonzie Saint-Martin (24), Les Eygadoux : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momas, Carrière du Bois : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescar, échangeur A64 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourloubey Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inrap GSO. 2018</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunéville (Meurthe-et-Moselle) &amp;quot; 5, 7 rue Cyfflé &amp;quot; : Projet 3T SCI : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Masquilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgras Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liffol-le-Grand (Vosges) &amp;quot; Grand Rue &amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchet Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toul (Meurthe-et-Moselle) Faïencerie Bellevue, phase 1, 870, avenue Georges Clémenceau : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Masquilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Calduch y Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap GEN. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peltre (Moselle) &amp;quot; Les Rouaux &amp;quot; : [Les Champs Dorés, zone 2, sites 1 et 2] : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feller Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchet Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dombrot-le-Sec (Vosges) &amp;quot;Champ Folvain&amp;quot; Aménagement de la R.D 164 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chavigny (Meurthe et Moselle) &amp;quot;En Bray&amp;quot; &amp;quot;Derrière le Berger&amp;quot; Lotissement du Haldat : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prouteau Rachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrexeville (Vosges) &amp;quot;Bois d'Hazeau&amp;quot; : aménagement d'un chemin forestier : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...3491 lines deleted...]
-                <w:t xml:space="preserve">Lunéville (Meurthe-et-Moselle) &amp;quot; 5, 7 rue Cyfflé &amp;quot; : Projet 3T SCI : rapport de diagnostic</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Eglise de Chaumousey (Vosges) : Série médiévale et moderne : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Masquilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...307 lines deleted...]
-                <w:t xml:space="preserve">Hélène Duval</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunet Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...366 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inrap GEN. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10614,51 +10614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fourdrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014934v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02011266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015034v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillentou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Georges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24512" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24986" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233; Thierry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;riteau Armelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silhouette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#235;s Xavier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decanter Franck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Herbilli&#233; Cyrille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoletto Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourloubey Christophe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourdrin Jean-Pascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sandoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Fabrice" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducournau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feller Marc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Etrich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;riteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etrich Christine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duphil Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenet de Ribemont Gis&#232;le" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;hague Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumeil Jean-Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souquet-Leroy Isabelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genin Martine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010952v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010944v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jean-Michel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010940v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne C&#233;dric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;galdo Pierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgras Michel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchet Karine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calduch y Sancho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prouteau Rachel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet V&#233;ronique" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvet Mireille-B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011157v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colling Didier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glad Andr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quenton Pierre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Dominique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fourdrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02011266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillentou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepretre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Georges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24512" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24986" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silhouette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233; Thierry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;riteau Armelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#235;s Xavier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decanter Franck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Herbilli&#233; Cyrille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourdrin Jean-Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoletto Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourloubey Christophe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sandoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010976v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Fabrice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducournau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feller Marc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Etrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;riteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etrich Christine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenet de Ribemont Gis&#232;le" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;hague Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duphil Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumeil Jean-Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souquet-Leroy Isabelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genin Martine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010959v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jean-Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavigne C&#233;dric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010947v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;galdo Pierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgras Michel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchet Karine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calduch y Sancho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prouteau Rachel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet V&#233;ronique" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvet Mireille-B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011157v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colling Didier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glad Andr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quenton Pierre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Dominique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>