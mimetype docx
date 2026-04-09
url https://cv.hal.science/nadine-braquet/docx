--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1284,301 +1284,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et analyse de la dynamique sédimentaire dans le barrage-réservoir de Sélingué (Mali)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction des sables et tendance à l'incision du Niger supérieur (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Muther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Laval</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N'Tjie Coulibaly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Muther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de géographie de l'université de Ouagadougou</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.351-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00940466v1</w:t>
+                <w:t xml:space="preserve">halshs-00785024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Niger guinéen et malien : une ressource vitale pour l'Afrique de l'Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation et analyse de la dynamique sédimentaire dans le barrage-réservoir de Sélingué (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mietton</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Tjie Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Muther</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, L'eau en Afrique : source de conflits ?, 29, pp.67-79</w:t>
+              <w:t xml:space="preserve">Revue de géographie de l'université de Ouagadougou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.45-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01722777v1</w:t>
+                <w:t xml:space="preserve">halshs-00940466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des sables et tendance à l'incision du Niger supérieur (Mali)</w:t>
+                <w:t xml:space="preserve">Le Niger guinéen et malien : une ressource vitale pour l'Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
@@ -1592,103 +1601,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Muther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N'Tjie Coulibaly</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'eau en Afrique : source de conflits ?, 29, pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00785024v1</w:t>
+                <w:t xml:space="preserve">halshs-01722777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ntjie Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3108,51 +3108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04646885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dinis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118845" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pastore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barbarano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Telly Diepkil&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Renard-Toumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Barry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2786" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de La Croix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Muther" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boure\&amp;amp;quot;ima Traor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekaye Tangara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/halshs-01721138v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gareyane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Tjie Coulibaly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9966" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Braquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntjie Coulibaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04646885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dinis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118845" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pastore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barbarano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Telly Diepkil&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Renard-Toumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Barry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2786" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de La Croix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Muther" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boure\&amp;amp;quot;ima Traor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekaye Tangara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/halshs-01721138v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gareyane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Tjie Coulibaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9966" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Braquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntjie Coulibaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>