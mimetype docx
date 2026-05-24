--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -1284,51 +1284,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des sables et tendance à l'incision du Niger supérieur (Mali)</w:t>
+                <w:t xml:space="preserve">Le Niger guinéen et malien : une ressource vitale pour l'Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
@@ -1342,159 +1342,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Muther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N'Tjie Coulibaly</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'eau en Afrique : source de conflits ?, 29, pp.67-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00785024v1</w:t>
+                <w:t xml:space="preserve">halshs-01722777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et analyse de la dynamique sédimentaire dans le barrage-réservoir de Sélingué (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Tjie Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,81 +1504,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de géographie de l'université de Ouagadougou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.45-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Niger guinéen et malien : une ressource vitale pour l'Afrique de l'Ouest</w:t>
+                <w:t xml:space="preserve">Extraction des sables et tendance à l'incision du Niger supérieur (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
@@ -1601,94 +1592,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Muther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Martin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Tjie Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.351-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01722777v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ntjie Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3108,51 +3108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04646885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dinis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118845" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pastore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barbarano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Telly Diepkil&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Renard-Toumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Barry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2786" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de La Croix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Muther" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boure\&amp;amp;quot;ima Traor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekaye Tangara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/halshs-01721138v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gareyane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Tjie Coulibaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9966" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Braquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntjie Coulibaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04646885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dinis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118845" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pastore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Resentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barbarano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Normandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Telly Diepkil&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Renard-Toumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Barry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2786" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de La Croix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Muther" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boure\&amp;amp;quot;ima Traor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekaye Tangara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25977" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/halshs-01721138v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gareyane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Tjie Coulibaly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9966" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Braquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntjie Coulibaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>