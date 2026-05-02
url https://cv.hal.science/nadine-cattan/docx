--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -676,234 +676,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les portes d'entrée de la France et les systèmes territoriaux des flux : processus et scénarios</w:t>
+                <w:t xml:space="preserve">A right to the city? Virtual networks and ephemeral centralities for lesbians in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4, pp.67-84</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/un-droit-a-la-ville-reseaux-virtuels-et-centralites-ephemeres-des-lesbiennes-a-paris/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681209v1</w:t>
+                <w:t xml:space="preserve">halshs-01525375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A right to the city? Virtual networks and ephemeral centralities for lesbians in Paris</w:t>
+                <w:t xml:space="preserve">Les portes d'entrée de la France et les systèmes territoriaux des flux : processus et scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Clerval</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/un-droit-a-la-ville-reseaux-virtuels-et-centralites-ephemeres-des-lesbiennes-a-paris/</w:t>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01525375v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un droit à la ville ? Réseaux virtuels et centralités éphémères des lesbiennes à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/un-droit-a-la-ville-reseaux-virtuels-et-centralites-ephemeres-des-lesbiennes-a-paris/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3095,51 +3095,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3887,598 +3887,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystèmes économiques territoriaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Students mobility, gender and polycentrism in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadine Cattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire. Systèmes territoriaux régionaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fnau, pp.20-37, 2016</w:t>
+              <w:t xml:space="preserve">Cities and networks in Europe. A critical approach of polycentrism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John LIbbey Eurotext, pp.139-148, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279608v1</w:t>
+                <w:t xml:space="preserve">halshs-00250687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students mobility, gender and polycentrism in Europe</w:t>
+                <w:t xml:space="preserve">Des universités en concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nadine Cattan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Saint-Julien, Renaud Le Goix (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities and networks in Europe. A critical approach of polycentrism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John LIbbey Eurotext, pp.139-148, 2007</w:t>
+              <w:t xml:space="preserve">La métropole parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.65-87, 2007, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00250687v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des universités en concurrence</w:t>
+                <w:t xml:space="preserve">Centre-Périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Thérèse Saint-Julien, Renaud Le Goix (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cynthia Ghorra-Gobin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole parisienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.65-87, 2007, Mappemonde</w:t>
+              <w:t xml:space="preserve">Dictionnaire des mondialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.47-49, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00162861v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Périphérie</w:t>
+                <w:t xml:space="preserve">Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cynthia Ghorra-Gobin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mondialisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.47-49, 2006</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.380-385, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00162580v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00162577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport</w:t>
+                <w:t xml:space="preserve">Les représentations de l'étalement urbain en Europe : essai d'interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cynthia Ghorra-Gobin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berque A., Bonin, P., Ghorra-Gobin C., Belin, Mappemonde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des mondialisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.380-385, 2006</w:t>
+              <w:t xml:space="preserve">La ville insoutenable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, Mappemonde, pp.87-96, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00162577v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de l'étalement urbain en Europe : essai d'interprétation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarisation des déplacements et formes du peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Berque A., Bonin, P., Ghorra-Gobin C., Belin, Mappemonde. </w:t>
+              <w:t xml:space="preserve">Denise Pumain; Francis Godard; Cyril Courgeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville insoutenable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belin, Mappemonde, pp.87-96, 2005</w:t>
+              <w:t xml:space="preserve">Données urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos, pp.301-310, 1996, 2-7178-3066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00152891v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux urbains nationaux au réseau des villes européennes : sources et indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4514,298 +4488,199 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Pumain et Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban networks in Europe / Réseaux urbains en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INED; John Libbey EUROTEXT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-236, 1996, 9-782742-000661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des déplacements et formes du peuplement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le poids économique des villes dans le système urbain européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moriconi-Ebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Sallez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes, lieux d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Aube, pp.19-65, 1993, 9782876781245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4815,254 +4690,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobiDic, Dictionnaire critique des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://mobidic.cnrs.fr/baleine/. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60582/geomob6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gay/Lesbian territorialities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Urban and Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118568446.eurs0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5072,51 +4947,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portes d'entrée de la France et les systèmes territoriaux des flux : état des lieux et problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5125,51 +5000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.60-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5179,522 +5054,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités quotidiennes, résidentielles et professionnelles des populations du bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2009, http://www.datar.gouv.fr/le-fonctionnement-metropolitain-du-bassin-parisien-du-bassin-parisien-la-region-economique-de-paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+                <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03595643v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03595639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+                <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Guerrien</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-00174240v1</w:t>
+                <w:t xml:space="preserve">halshs-03595643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Didelon</w:t>
+                <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lambert</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-03595639v1</w:t>
+                <w:t xml:space="preserve">halshs-00174240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des villes nouvelles au polycentrisme francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5703,120 +5578,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Equipement, des Transports et du Logement. 2005, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration des territoires de la ville, entre agglomération et aire polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5842,73 +5717,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Plan Urbain 93/032. 1996, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et densités, notions et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5934,73 +5809,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] PIR-Villes. 1995, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux urbains en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6009,103 +5884,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Steinbock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DATAR. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01707377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison des villes européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6144,73 +6019,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ministère de l'équipement. 1991, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison des villes européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6249,65 +6124,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ministère de l'équipement. 1991, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6375,51 +6250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEE69E36"/>
+    <w:nsid w:val="EA466AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6606,51 +6481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-cattan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035711884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/nadine-cattan/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1978" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044364ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita W Lau-Bignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.books.com.tw/products/0010800950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hybrid-Mobilities-Transgressive-Spatialities/Cattan-Faret/p/book/9780367902834" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Adamiak-Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#252;rr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01279608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Demard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-cattan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035711884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/nadine-cattan/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1978" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044364ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita W Lau-Bignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.books.com.tw/products/0010800950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hybrid-Mobilities-Transgressive-Spatialities/Cattan-Faret/p/book/9780367902834" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Adamiak-Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#252;rr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>