--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -4317,251 +4317,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des déplacements et formes du peuplement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des réseaux urbains nationaux au réseau des villes européennes : sources et indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Denise Pumain; Francis Godard; Cyril Courgeau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain et Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anthropos, pp.301-310, 1996, 2-7178-3066-9</w:t>
+              <w:t xml:space="preserve">Urban networks in Europe / Réseaux urbains en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED; John Libbey EUROTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-236, 1996, 9-782742-000661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889680v1</w:t>
+                <w:t xml:space="preserve">halshs-01625471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réseaux urbains nationaux au réseau des villes européennes : sources et indicateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarisation des déplacements et formes du peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Denise Pumain et Thérèse Saint-Julien. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Pumain; Francis Godard; Cyril Courgeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban networks in Europe / Réseaux urbains en Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Données urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos, pp.301-310, 1996, 2-7178-3066-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INED; John Libbey EUROTEXT</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01625471v1</w:t>
+                <w:t xml:space="preserve">hal-02889680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids économique des villes dans le système urbain européen</w:t>
               </w:r>
@@ -5243,73 +5243,73 @@
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595639v1</w:t>
+                <w:t xml:space="preserve">halshs-03595643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
@@ -5365,73 +5365,73 @@
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 281 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03595643v1</w:t>
+                <w:t xml:space="preserve">halshs-00174240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in the World</w:t>
               </w:r>
@@ -5487,73 +5487,73 @@
                 <w:t xml:space="preserve">Marc Guerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 274 p</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2006, 276 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00174240v1</w:t>
+                <w:t xml:space="preserve">halshs-03595639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des villes nouvelles au polycentrisme francilien</w:t>
               </w:r>
@@ -6250,51 +6250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA466AE0"/>
+    <w:nsid w:val="B98AAF49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6481,51 +6481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-cattan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035711884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/nadine-cattan/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1978" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044364ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita W Lau-Bignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.books.com.tw/products/0010800950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hybrid-Mobilities-Transgressive-Spatialities/Cattan-Faret/p/book/9780367902834" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Adamiak-Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#252;rr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-cattan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035711884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/nadine-cattan/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1978" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044364ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Occeli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Rabino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1999.2655" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Occelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rabino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1998.1117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1995.1876" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita W Lau-Bignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.books.com.tw/products/0010800950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hybrid-Mobilities-Transgressive-Spatialities/Cattan-Faret/p/book/9780367902834" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Adamiak-Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#252;rr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/actes-publications-colloques/reseaux-urbains-en-europe/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guerrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707377v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Steinbock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>