--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Couture </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality the solution? A comparison between 3D and 2D creative sketching tools in the early design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.958223. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.958223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Develop Mobile Proxemic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.166-169. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26421/JDI2.2-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un histogramme cylindrique à changement de forme pour afficher des prévisions de disponibilité de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue : PISTIL 2, Volume 9, Number 1, Special Issue : PISTIL 2 (1), pp.104-156. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.7102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884382v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangible Things (IoTT): Challenges and Opportunities for Tangible Interaction with IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible sur Table, un cadre fédérateur illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.23 - 59. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.3902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychisches Wohlbefinden im Alter / Bien-être psychologique avec l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelini Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caon Maurizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugellini Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Khaled Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte GERONTOLOGIE Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02 (02), pp.49-50. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2297-5160/a000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible sur Table, définitions et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 5, Number 1 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Tangible Interactive Window with Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaréchal Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroPsych The Journal of Gerontopsychology and Geriatric Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1662-9647/a000159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revealing Flashlight: Interactive spatial augmented reality for detail exploration of cultural heritage artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.6:1-6:18. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Tangible Interaction Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une plateforme d'évaluation personnalisable et adaptable pour l'étude du comportement émotionnel en situation de multisollicitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2012/3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.753.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interfaces for physically-based deformation: design principles and first prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 28 (6-8), pp.799-808. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-012-0695-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic 3D Acquisition and Reassembly of Cultural Heritage: The SeARCH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.189-196. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-010-0038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - Driving virtual reassemblies with tangible 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1841317.1841319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centered Approach for a Tabletop-Based Collaborative Design Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (11), pp.754-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible User Interfaces for geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (1), pp.1137-1141. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.3255053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interface integration in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.175-182. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-008-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme basée sur les interfaces tangibles pour l'assemblage en CFAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'ingénierie numérique (RIIN'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calico, computation and image in combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chiricota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Word Companion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de satisfaction de contraintes : mieux les appréhender par l'interaction tangible, une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards tactile sensations with a hybrid manipulative to influence learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Unstructured 2D Files: An Interactive Combined Multiple Views Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pere-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImmersiveIML – Immersive interactive machine learning for 3D point cloud classification: the neural network at your fingertips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.81-85, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction and Embodied Cognition challenged by remote control issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENAC, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Cognition and Tangible User Interfaces: Alternatives for a reduction of Unmanned Aerial Vehicles Operators Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of privacy and ethics in emotion recognition and emotion elicitation in Virtual Reality scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2021.1.1.4797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic Environments Modelling Based on a Graphical Domain-Specific Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACS/IEEE International Conference on Computer Systems and Applications AICCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERIPHERAL AUDITORY DISPLAY FOR 3D-PRINTING PROCESS MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Sound and Music Computing Conference SMC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Turin, Italy. pp.268--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEEC: Second Workshop on Momentary Emotion Elicitation and Capture, Extended Abstracts of the 2021 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation graphique des environnements proxémiques basée sur un DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIème Congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dijon, France. pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Proxemic Application Development for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pari Delir Haghighi,; Ivan Luiz Salvadori, Nov 2020, Chiang Mai, Thailand. pp.94, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3428690.3429879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification for 3D Printing Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic Environments: A Framework for Developing Mobile Applications based on Proxemic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.653-656, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude sur la prise en compte simultanée de deux modalités pour la reconnaissance de gestes de SoundPainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.13:1-12, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM: a Shape-Changing Ring Chart Notifying Renewable Energy Availability in Peripheral Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2019, 13th ACM International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tempe, Arizona, United States. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3294109.3295634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of indoor control of a swarm of drones in the context of an opera directed by a Soundpainter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of Soundpainting for the Generation of Electronic Music Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3672866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacsel: Shape-Changing Tactile Screen applied for Eyes-Free Interaction in Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE Human Systems Integration 2019 (HSI2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018 Work in Progress, 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.140-147, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173225.3173294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 Démonstrations, 30e conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangible Things: Workshop on Tangible Interaction with the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna Lechelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '18: Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal QC, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Interaction with the Internet of Tangible Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI '18, Twelfth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la réalité augmentée pour une mise en œuvre plus flexible de la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle (JRV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rain of music thanks to a swarm of drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Sound and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Pays Basque (EPV/EHU), Apr 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Spatial Augmented Reality: a Practical Assignment for Large Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EG 2018 - Education Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Delft, Netherlands. pp.33-38, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/eged.20181004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a swarm of semiautonomous drones with SoundPainting Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned and Swarming Conference: Research Challenges for Future Unmanned Systems and Autonomous Swarming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemics for First Aid to unconscious injured person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Coromoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParLà ! : Guidage dynamique multicanal. Améliorer les échanges à bord d’un aéronef pour la Recherche et le Sauvetage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Christiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangibles:Exploring the Interaction-Attention Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van den Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI'2018, Twelfth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.740-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier les interfaces tangibles par la cladistique : critères et fiches pour un inventaire collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Ticona-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 Travaux en cours, 30e conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with the Internet of Tangible Things (IoTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelini Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Khaled Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugellini Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Esch/Alzette, Luxembourg. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuring Unstructured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Péré-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venice, Italy. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études préliminaires à la conception de CAIRNS : une Interface Tangible Ambiante pour Décaler la Demande en Énergie au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fenêtre Interactive Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Suisse, Oct 2016, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Interactifs Persuasifs sur les Espaces Publics et Collectifs : quel rôle pour les Interfaces Tangibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.221-229, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aircraft of the Future: Towards the Tangible Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Augmentation de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Analyse des Systèmes Interactifs et Persuasifs pour la Maîtrise de l’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.197-210, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey Arts et Sciences à l’ESTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Bordeaux–Euskampus, Track Scientifique Arts &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multisensory Interactive Window: Immersive Experiences for the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp/ISWC'15 Adjunct,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.963-968 </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2800835.2806209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Augmented Reality to Enhance Expression, Interaction & Collaboration in Live Performances: a Ballet Dance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2014.6935434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bi-manual 3D painting: generating virtual shapes with hands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI '13: Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Los Angeles California, United States. pp.79, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491367.2491396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième Atelier du GT Interaction Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lampe torche magique : Une interface tangible pour l'inspection géométrique d'objets en réalité augmentée spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852053v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-manual 3D Painting: an interaction paradigm for augmented reality live performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCITOCH - Human-Computer Interaction, Tourism and Cultural Heritage - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and systems for augmenting a live dance performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2012 - International Symposium on Mixes and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Atlanta, Georgie, United States. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2012.6483986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement to emotions to music: using whole body emotional expression as an interaction for electronic music generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Vulliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture numérique 3D bi-manuelle: un paradigme d'interaction pour la réalité augmentée en spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARE project : a success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulture : Workshop sur les industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Research in Dance and Computer Science: Emotion recognition as an interaction for an augmented dance show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-handed Tangible Interaction for Physically-based 3D Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D (AFRV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cartouches, un concept d'interfaces tangibles, appliquées à l'apprentissage des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011, 5e édition de la conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Dansée : recherche conjointe en art et science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires pédagogiques de l'IUFM de Bordeaux : Conférence Dansée, recherche conjointe en art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence dansée : Recherche conjointe en art et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique Affective au service de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Interaction Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Basque Country</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSML for Mobile Phone Applications Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ridene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Domain-Specific Modeling in SPLASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2060329.2060340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eMotion: un outil pour personnaliser la reconnaissance d'émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. ISBN: 978-1-4503-0273-9, pp59--66, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions : un Point de Vue Interaction Multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp 157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a tabletop-based collaborative environment to enhance direct interactions between designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Ancona, Italy. pp.447-460, ISBN: 978 - 90 - 5155 - 060 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation dansée augmentée: Un conte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Reumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Éthiopiques 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive virtual modalities for augmenting the perception of affective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces, International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States. pp.#8, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture d'émotions et reconnaissance par la gestuelle : conférence-démonstration dansée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emotion - Innovation - Technologie (ERGOIA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Architecture Model for Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WinVR'09, the ASME/AFM 2009 World Conference on Innovative Virtual Reality - World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chalon-sur-Saône, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a ballet dance show using the dancer's emotion: conducting joint research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Technology (ArtsIT2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, YiLan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering affective computing: a unifying software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Affective Computing and Intelligent Interaction and Workshops, 2009. ACII 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Challenges of Engineering Multimodal Interaction: Methods, Tools, Evaluation (OI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sankt Augustin, Germany. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Châlon-sur-Saône, France. #704, pp. 19-24, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/WINVR2009-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : ArcheoTUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'08 Démonstrations, 20ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.221-222, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - Tangible interaction with foot pedal declutching for the virtual reassembly of fractured archeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'08 Demonstrations, 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.307-308, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions: Application à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Montaury'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on 3D Paleo-Anthropology, Anatomy, Computer Science &amp; Engineering (ODENT MEETING'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Tribal Tabletop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TABLETOP 2008 Posters, 3rd IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTUI: A Tangible User Interface for Geoscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI'08, 2nd International Conference on Tangible and Embedded Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bonn, Germany. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1347390.1347411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table interactive et interface tangible pour les géosciences : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'07 Ateliers, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST'07, 8th International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Brighton, United Kingdom. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/VAST/VAST07/015-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simul'Elec, a Delphi written simulator for power Electrical Engineering, using VHDL-AMS modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Azurmendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Modeling and Simulation Workshop, 2007. (BMAS'07). IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Jose, United States. pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion capture based on body postures and movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and e-systems 2007 (TIGERA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'interacteurs pour la sélection d'une ligne de coupe depuis une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'07 Démonstrations, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1541436.1541498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TactiMod dirige et oriente un piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Francophones Mobilité et Ubiquité (Ubimob'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'une Interface Tangible pour la Validation d'Hypothèses en Géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob'06 Démonstrations, 3e Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA: a platform based on Tangible User Interface dedicated to mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reality of Virtual Reality 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San-Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A video tracking solution for any props in TUI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA : une plateforme basée sur des interacteurs pour l'assemblage mécanique en CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CPI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electronic Imaging Science and Technology, Stereoscopic Displays and Virtual Relality Systems XI, Editors: Andrew J. Woods, John O. Merrit, Stephen A. Benton, Mark T. Bolas, SPIE, EI'2004 SPIE, San Jose (US)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp. 438-445, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.526795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interacteurs pour l'assemblage mécanique en extsc{CAO}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference: Integrated Design and Production, CPI'2003, Meknes, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Meknes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Tangible User Interface for handling tridimensionnal Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Real World User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Udine, Italy. pp. 64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interface for mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Biarritz, France. pp.222-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART 2017, The Sixth International Conference on Smart Cities, Systems, Devices and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Berntzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Aumayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lasse Berntzen; Nadine Couture; Georg Aumayr. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IARA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-61208-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergo'IA '14: Proceedings of the 2014 &amp;quot;Ergonomie Et Informatique Avancée&amp;quot; Conference - Design, Ergonomie et IHM: Quelle Articulation Pour La Co-conception De L'Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Dorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2014, 978-1-4503-2970-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes d’Ubimob'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1018, 2012, 9782364930186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 1, wiley, pp.1-71, 2018, 978-1-786-30105-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Soundpainting Language to Fly a Swarm of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Cecconello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Rekalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chen J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 595, Springer, Cham, pp.39-51, 2017, AHFE 2017: Advances in Human Factors in Robots and Unmanned Systems, 978-3-319-60383-4. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60384-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Manual 3D Painting: An Interaction Paradigm for Augmented Reality Live Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cipolla-Ficarra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research and Trends in New Technologies, Software, Human-Computer Interaction, and Communicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, PA: Information Science Reference, pp.423-430, 2014, 9781466644908. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4490-8.ch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a Ballet Dance Show Using the Dancer's Emotion: Conducting Joint Research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.148-156, 2010, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11577-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction in Mixed Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubois E., Gray P. and Nigay L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Engineering of Mixed Reality Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.101-120, 2010, Human-Computer Interaction Series, 978-1-84882-732-5. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-733-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques avec CalICo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association Mathématique du Québec (AMQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-37, 1994, 0316-8832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CalICo, Software For Combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, American Mathematical Society (AMS), pp.327-333, 1994, Computational Support for Discrete Mathematics, 0-8218-6605-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on Tangible xAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meteier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface malicieuse installation ou performance multimédia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation alt.IHM, Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019), Dec 2019, Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Interactive Window to Facilitate Older Adults Social Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Augmenté : le projet CARE, un processus de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible, de l'incarnation physique des données vers l'interaction avec tout le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. ÉCOLE DOCTORALE DE MATHEMATIQUES ET INFORMATIQUE, UNIVERSITÉ DE BORDEAUX, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM: a Shape-Changing Ring Chart Notifying Renewable Energy Availability in Peripheral Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01691514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects (Video)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId348"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Couture </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality the solution? A comparison between 3D and 2D creative sketching tools in the early design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.958223. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.958223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un histogramme cylindrique à changement de forme pour afficher des prévisions de disponibilité de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue : PISTIL 2, Volume 9, Number 1, Special Issue : PISTIL 2 (1), pp.104-156. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.7102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884382v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Develop Mobile Proxemic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.166-169. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26421/JDI2.2-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangible Things (IoTT): Challenges and Opportunities for Tangible Interaction with IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible sur Table, un cadre fédérateur illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.23 - 59. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.3902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychisches Wohlbefinden im Alter / Bien-être psychologique avec l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelini Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caon Maurizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugellini Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Khaled Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte GERONTOLOGIE Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02 (02), pp.49-50. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2297-5160/a000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Tangible Interactive Window with Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaréchal Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroPsych The Journal of Gerontopsychology and Geriatric Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1662-9647/a000159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible sur Table, définitions et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 5, Number 1 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revealing Flashlight: Interactive spatial augmented reality for detail exploration of cultural heritage artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.6:1-6:18. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Tangible Interaction Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une plateforme d'évaluation personnalisable et adaptable pour l'étude du comportement émotionnel en situation de multisollicitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2012/3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.753.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interfaces for physically-based deformation: design principles and first prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 28 (6-8), pp.799-808. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-012-0695-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic 3D Acquisition and Reassembly of Cultural Heritage: The SeARCH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - Driving virtual reassemblies with tangible 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1841317.1841319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centered Approach for a Tabletop-Based Collaborative Design Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (11), pp.754-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.189-196. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-010-0038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible User Interfaces for geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (1), pp.1137-1141. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.3255053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interface integration in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.175-182. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-008-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme basée sur les interfaces tangibles pour l'assemblage en CFAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'ingénierie numérique (RIIN'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calico, computation and image in combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chiricota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Word Companion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing Personalized Museum Experiences: Insights from Comparative Structured Observation of Museo* design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona Spain, France. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3793425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de satisfaction de contraintes : mieux les appréhender par l'interaction tangible, une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards tactile sensations with a hybrid manipulative to influence learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Unstructured 2D Files: An Interactive Combined Multiple Views Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pere-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImmersiveIML – Immersive interactive machine learning for 3D point cloud classification: the neural network at your fingertips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.81-85, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction and Embodied Cognition challenged by remote control issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENAC, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Cognition and Tangible User Interfaces: Alternatives for a reduction of Unmanned Aerial Vehicles Operators Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERIPHERAL AUDITORY DISPLAY FOR 3D-PRINTING PROCESS MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Sound and Music Computing Conference SMC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Turin, Italy. pp.268--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic Environments Modelling Based on a Graphical Domain-Specific Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACS/IEEE International Conference on Computer Systems and Applications AICCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEEC: Second Workshop on Momentary Emotion Elicitation and Capture, Extended Abstracts of the 2021 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of privacy and ethics in emotion recognition and emotion elicitation in Virtual Reality scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2021.1.1.4797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification for 3D Printing Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Proxemic Application Development for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pari Delir Haghighi,; Ivan Luiz Salvadori, Nov 2020, Chiang Mai, Thailand. pp.94, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3428690.3429879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic Environments: A Framework for Developing Mobile Applications based on Proxemic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.653-656, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation graphique des environnements proxémiques basée sur un DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIème Congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dijon, France. pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of indoor control of a swarm of drones in the context of an opera directed by a Soundpainter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM: a Shape-Changing Ring Chart Notifying Renewable Energy Availability in Peripheral Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2019, 13th ACM International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tempe, Arizona, United States. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3294109.3295634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude sur la prise en compte simultanée de deux modalités pour la reconnaissance de gestes de SoundPainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.13:1-12, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of Soundpainting for the Generation of Electronic Music Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3672866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacsel: Shape-Changing Tactile Screen applied for Eyes-Free Interaction in Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE Human Systems Integration 2019 (HSI2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la réalité augmentée pour une mise en œuvre plus flexible de la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle (JRV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rain of music thanks to a swarm of drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Sound and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Pays Basque (EPV/EHU), Apr 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Spatial Augmented Reality: a Practical Assignment for Large Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EG 2018 - Education Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Delft, Netherlands. pp.33-38, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/eged.20181004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Interaction with the Internet of Tangible Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI '18, Twelfth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParLà ! : Guidage dynamique multicanal. Améliorer les échanges à bord d’un aéronef pour la Recherche et le Sauvetage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Christiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemics for First Aid to unconscious injured person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Coromoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a swarm of semiautonomous drones with SoundPainting Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned and Swarming Conference: Research Challenges for Future Unmanned Systems and Autonomous Swarming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangibles:Exploring the Interaction-Attention Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van den Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI'2018, Twelfth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.740-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier les interfaces tangibles par la cladistique : critères et fiches pour un inventaire collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Ticona-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 Travaux en cours, 30e conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangible Things: Workshop on Tangible Interaction with the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna Lechelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '18: Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal QC, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 Démonstrations, 30e conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018 Work in Progress, 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.140-147, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173225.3173294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with the Internet of Tangible Things (IoTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelini Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Khaled Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugellini Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Esch/Alzette, Luxembourg. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuring Unstructured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Péré-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venice, Italy. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études préliminaires à la conception de CAIRNS : une Interface Tangible Ambiante pour Décaler la Demande en Énergie au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Interactifs Persuasifs sur les Espaces Publics et Collectifs : quel rôle pour les Interfaces Tangibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.221-229, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Augmentation de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aircraft of the Future: Towards the Tangible Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Analyse des Systèmes Interactifs et Persuasifs pour la Maîtrise de l’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.197-210, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fenêtre Interactive Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Suisse, Oct 2016, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multisensory Interactive Window: Immersive Experiences for the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp/ISWC'15 Adjunct,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.963-968 </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2800835.2806209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey Arts et Sciences à l’ESTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Bordeaux–Euskampus, Track Scientifique Arts &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Augmented Reality to Enhance Expression, Interaction & Collaboration in Live Performances: a Ballet Dance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2014.6935434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième Atelier du GT Interaction Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bi-manual 3D painting: generating virtual shapes with hands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI '13: Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Los Angeles California, United States. pp.79, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491367.2491396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lampe torche magique : Une interface tangible pour l'inspection géométrique d'objets en réalité augmentée spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852053v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-manual 3D Painting: an interaction paradigm for augmented reality live performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCITOCH - Human-Computer Interaction, Tourism and Cultural Heritage - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and systems for augmenting a live dance performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2012 - International Symposium on Mixes and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Atlanta, Georgie, United States. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2012.6483986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement to emotions to music: using whole body emotional expression as an interaction for electronic music generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Vulliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture numérique 3D bi-manuelle: un paradigme d'interaction pour la réalité augmentée en spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cartouches, un concept d'interfaces tangibles, appliquées à l'apprentissage des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011, 5e édition de la conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Dansée : recherche conjointe en art et science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires pédagogiques de l'IUFM de Bordeaux : Conférence Dansée, recherche conjointe en art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-handed Tangible Interaction for Physically-based 3D Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D (AFRV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence dansée : Recherche conjointe en art et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique Affective au service de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Research in Dance and Computer Science: Emotion recognition as an interaction for an augmented dance show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARE project : a success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulture : Workshop sur les industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eMotion: un outil pour personnaliser la reconnaissance d'émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. ISBN: 978-1-4503-0273-9, pp59--66, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSML for Mobile Phone Applications Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ridene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Domain-Specific Modeling in SPLASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2060329.2060340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions : un Point de Vue Interaction Multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp 157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a tabletop-based collaborative environment to enhance direct interactions between designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Ancona, Italy. pp.447-460, ISBN: 978 - 90 - 5155 - 060 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Interaction Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Basque Country</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Architecture Model for Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WinVR'09, the ASME/AFM 2009 World Conference on Innovative Virtual Reality - World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chalon-sur-Saône, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering affective computing: a unifying software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Affective Computing and Intelligent Interaction and Workshops, 2009. ACII 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a ballet dance show using the dancer's emotion: conducting joint research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Technology (ArtsIT2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, YiLan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture d'émotions et reconnaissance par la gestuelle : conférence-démonstration dansée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emotion - Innovation - Technologie (ERGOIA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Challenges of Engineering Multimodal Interaction: Methods, Tools, Evaluation (OI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sankt Augustin, Germany. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Châlon-sur-Saône, France. #704, pp. 19-24, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/WINVR2009-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation dansée augmentée: Un conte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Reumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Éthiopiques 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive virtual modalities for augmenting the perception of affective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces, International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States. pp.#8, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Tribal Tabletop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TABLETOP 2008 Posters, 3rd IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on 3D Paleo-Anthropology, Anatomy, Computer Science &amp; Engineering (ODENT MEETING'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTUI: A Tangible User Interface for Geoscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI'08, 2nd International Conference on Tangible and Embedded Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bonn, Germany. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1347390.1347411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : ArcheoTUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'08 Démonstrations, 20ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.221-222, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - Tangible interaction with foot pedal declutching for the virtual reassembly of fractured archeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'08 Demonstrations, 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.307-308, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions: Application à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Montaury'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simul'Elec, a Delphi written simulator for power Electrical Engineering, using VHDL-AMS modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Azurmendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Modeling and Simulation Workshop, 2007. (BMAS'07). IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Jose, United States. pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion capture based on body postures and movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and e-systems 2007 (TIGERA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST'07, 8th International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Brighton, United Kingdom. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/VAST/VAST07/015-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table interactive et interface tangible pour les géosciences : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'07 Ateliers, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'interacteurs pour la sélection d'une ligne de coupe depuis une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'07 Démonstrations, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1541436.1541498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'une Interface Tangible pour la Validation d'Hypothèses en Géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob'06 Démonstrations, 3e Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TactiMod dirige et oriente un piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Francophones Mobilité et Ubiquité (Ubimob'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reality of Virtual Reality 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San-Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A video tracking solution for any props in TUI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA : une plateforme basée sur des interacteurs pour l'assemblage mécanique en CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CPI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA: a platform based on Tangible User Interface dedicated to mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electronic Imaging Science and Technology, Stereoscopic Displays and Virtual Relality Systems XI, Editors: Andrew J. Woods, John O. Merrit, Stephen A. Benton, Mark T. Bolas, SPIE, EI'2004 SPIE, San Jose (US)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp. 438-445, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.526795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interacteurs pour l'assemblage mécanique en extsc{CAO}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference: Integrated Design and Production, CPI'2003, Meknes, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Meknes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Tangible User Interface for handling tridimensionnal Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Real World User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Udine, Italy. pp. 64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interface for mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Biarritz, France. pp.222-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART 2017, The Sixth International Conference on Smart Cities, Systems, Devices and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Berntzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Aumayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lasse Berntzen; Nadine Couture; Georg Aumayr. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IARA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-61208-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergo'IA '14: Proceedings of the 2014 &amp;quot;Ergonomie Et Informatique Avancée&amp;quot; Conference - Design, Ergonomie et IHM: Quelle Articulation Pour La Co-conception De L'Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Dorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2014, 978-1-4503-2970-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes d’Ubimob'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1018, 2012, 9782364930186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 1, wiley, pp.1-71, 2018, 978-1-786-30105-5. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Soundpainting Language to Fly a Swarm of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Cecconello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Rekalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chen J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 595, Springer, Cham, pp.39-51, 2017, AHFE 2017: Advances in Human Factors in Robots and Unmanned Systems, 978-3-319-60383-4. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60384-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Manual 3D Painting: An Interaction Paradigm for Augmented Reality Live Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cipolla-Ficarra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research and Trends in New Technologies, Software, Human-Computer Interaction, and Communicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, PA: Information Science Reference, pp.423-430, 2014, 9781466644908. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4490-8.ch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a Ballet Dance Show Using the Dancer's Emotion: Conducting Joint Research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.148-156, 2010, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11577-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction in Mixed Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubois E., Gray P. and Nigay L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Engineering of Mixed Reality Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.101-120, 2010, Human-Computer Interaction Series, 978-1-84882-732-5. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-733-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques avec CalICo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association Mathématique du Québec (AMQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-37, 1994, 0316-8832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CalICo, Software For Combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, American Mathematical Society (AMS), pp.327-333, 1994, Computational Support for Discrete Mathematics, 0-8218-6605-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on Tangible xAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meteier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface malicieuse installation ou performance multimédia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation alt.IHM, Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019), Dec 2019, Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Interactive Window to Facilitate Older Adults Social Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Augmenté : le projet CARE, un processus de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible, de l'incarnation physique des données vers l'interaction avec tout le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. ÉCOLE DOCTORALE DE MATHEMATIQUES ET INFORMATIQUE, UNIVERSITÉ DE BORDEAUX, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM: a Shape-Changing Ring Chart Notifying Renewable Energy Availability in Peripheral Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01691514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects (Video)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03346783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dalmau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI2.2-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884382v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Angelini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mugellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelini Leonardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caon Maurizio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugellini Elena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Khaled Omar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2297-5160/a000057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Caon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemar&#233;chal Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1662-9647/a000159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986905v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mollard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Clay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.753.0253" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465155v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0038-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3255053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Roussarie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Potet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pere-Laperne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Braud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bovet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.1.1.4797" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibarboure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03111182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428690.3429879" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P&#233;rez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F29" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372259" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3295634" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3672866" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173294" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Lechelt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hornecker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20181004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899172v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Coromoto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900058v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van den Hoven" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona-Herrera" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286705" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653656v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132152" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004131" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408449v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964582" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kreckelbergh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2806209" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095961v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Domenger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Conan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Domenger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2014.6935434" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975852v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491367.2491396" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852053v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laviole" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534906" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2012.6483986" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decarsin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vulliard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651547v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072118v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530082v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ridene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2060329.2060340" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868660" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454259v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Reumaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Delord" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655268" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408176v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953307v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408184v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408182v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349541" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WINVR2009-704" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341762v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512761" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341763v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203047v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1347390.1347411" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176597v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177333v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azurmendi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fontan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charlot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541498" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211920v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176608v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183438v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depaulis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.526795" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couture" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085588v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399543v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695422v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Berntzen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Aumayr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thinkmind.org/index.php?view=instance&amp;amp;instance=SMART+2017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312331v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Dorta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312333v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/ubimob-12-9782364930186.html" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695441v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cecconello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Rekalde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60384-1_5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078651v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4490-8.ch038" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446843v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11577-6_19" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408042v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2_6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312336v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312343v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916266v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Kamali" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meteier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483515v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436670v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651544v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01130032v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01949833v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01691514v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884382v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03346783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dalmau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI2.2-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Angelini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mugellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelini Leonardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caon Maurizio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugellini Elena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Khaled Omar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2297-5160/a000057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Caon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemar&#233;chal Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1662-9647/a000159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986905v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mollard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Clay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.753.0253" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465155v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0038-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3255053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Brock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793425" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Roussarie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Potet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pere-Laperne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Braud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bovet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617168v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibarboure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.1.1.4797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03111182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428690.3429879" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P&#233;rez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F29" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3295634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3672866" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989559v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20181004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christiano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Coromoto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van den Hoven" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899207v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona-Herrera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286705" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Lechelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hornecker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653656v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578006v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132152" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004131" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964582" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kreckelbergh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004111" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2806209" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Domenger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Conan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Domenger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2014.6935434" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491367.2491396" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852053v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laviole" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534906" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761905v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2012.6483986" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decarsin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vulliard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868660" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530082v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ridene" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2060329.2060340" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454259v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072118v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349541" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Delord" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WINVR2009-704" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Reumaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445908v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655268" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1347390.1347411" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341762v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512761" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177333v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azurmendi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fontan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charlot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176597v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176601v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541498" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176608v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211920v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depaulis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183405v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308170v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204270v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.526795" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308171v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couture" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085588v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399543v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695422v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Berntzen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Aumayr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thinkmind.org/index.php?view=instance&amp;amp;instance=SMART+2017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Dorta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312333v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/ubimob-12-9782364930186.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695441v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cecconello" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Rekalde" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60384-1_5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4490-8.ch038" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11577-6_19" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408042v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2_6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Kamali" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meteier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483515v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651544v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01130032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01949833v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01691514v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>