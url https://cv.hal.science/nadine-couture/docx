--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Couture </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality the solution? A comparison between 3D and 2D creative sketching tools in the early design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.958223. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.958223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un histogramme cylindrique à changement de forme pour afficher des prévisions de disponibilité de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue : PISTIL 2, Volume 9, Number 1, Special Issue : PISTIL 2 (1), pp.104-156. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.7102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884382v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Develop Mobile Proxemic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.166-169. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26421/JDI2.2-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangible Things (IoTT): Challenges and Opportunities for Tangible Interaction with IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible sur Table, un cadre fédérateur illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.23 - 59. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.3902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychisches Wohlbefinden im Alter / Bien-être psychologique avec l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelini Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caon Maurizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugellini Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Khaled Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte GERONTOLOGIE Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02 (02), pp.49-50. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2297-5160/a000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Tangible Interactive Window with Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaréchal Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroPsych The Journal of Gerontopsychology and Geriatric Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1662-9647/a000159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible sur Table, définitions et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 5, Number 1 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revealing Flashlight: Interactive spatial augmented reality for detail exploration of cultural heritage artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.6:1-6:18. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Tangible Interaction Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une plateforme d'évaluation personnalisable et adaptable pour l'étude du comportement émotionnel en situation de multisollicitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2012/3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.753.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interfaces for physically-based deformation: design principles and first prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 28 (6-8), pp.799-808. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-012-0695-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic 3D Acquisition and Reassembly of Cultural Heritage: The SeARCH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - Driving virtual reassemblies with tangible 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1841317.1841319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centered Approach for a Tabletop-Based Collaborative Design Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (11), pp.754-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.189-196. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-010-0038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible User Interfaces for geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (1), pp.1137-1141. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.3255053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interface integration in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.175-182. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-008-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme basée sur les interfaces tangibles pour l'assemblage en CFAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'ingénierie numérique (RIIN'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calico, computation and image in combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chiricota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Word Companion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing Personalized Museum Experiences: Insights from Comparative Structured Observation of Museo* design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona Spain, France. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3793425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de satisfaction de contraintes : mieux les appréhender par l'interaction tangible, une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards tactile sensations with a hybrid manipulative to influence learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Unstructured 2D Files: An Interactive Combined Multiple Views Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pere-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImmersiveIML – Immersive interactive machine learning for 3D point cloud classification: the neural network at your fingertips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.81-85, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction and Embodied Cognition challenged by remote control issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENAC, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Cognition and Tangible User Interfaces: Alternatives for a reduction of Unmanned Aerial Vehicles Operators Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERIPHERAL AUDITORY DISPLAY FOR 3D-PRINTING PROCESS MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Sound and Music Computing Conference SMC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Turin, Italy. pp.268--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic Environments Modelling Based on a Graphical Domain-Specific Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACS/IEEE International Conference on Computer Systems and Applications AICCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEEC: Second Workshop on Momentary Emotion Elicitation and Capture, Extended Abstracts of the 2021 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of privacy and ethics in emotion recognition and emotion elicitation in Virtual Reality scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2021.1.1.4797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification for 3D Printing Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Proxemic Application Development for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pari Delir Haghighi,; Ivan Luiz Salvadori, Nov 2020, Chiang Mai, Thailand. pp.94, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3428690.3429879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic Environments: A Framework for Developing Mobile Applications based on Proxemic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.653-656, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation graphique des environnements proxémiques basée sur un DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIème Congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dijon, France. pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of indoor control of a swarm of drones in the context of an opera directed by a Soundpainter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM: a Shape-Changing Ring Chart Notifying Renewable Energy Availability in Peripheral Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2019, 13th ACM International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tempe, Arizona, United States. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3294109.3295634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude sur la prise en compte simultanée de deux modalités pour la reconnaissance de gestes de SoundPainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.13:1-12, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of Soundpainting for the Generation of Electronic Music Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3672866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacsel: Shape-Changing Tactile Screen applied for Eyes-Free Interaction in Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE Human Systems Integration 2019 (HSI2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la réalité augmentée pour une mise en œuvre plus flexible de la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle (JRV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rain of music thanks to a swarm of drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Sound and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Pays Basque (EPV/EHU), Apr 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Spatial Augmented Reality: a Practical Assignment for Large Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EG 2018 - Education Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Delft, Netherlands. pp.33-38, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/eged.20181004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Interaction with the Internet of Tangible Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI '18, Twelfth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParLà ! : Guidage dynamique multicanal. Améliorer les échanges à bord d’un aéronef pour la Recherche et le Sauvetage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Christiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemics for First Aid to unconscious injured person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Coromoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a swarm of semiautonomous drones with SoundPainting Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned and Swarming Conference: Research Challenges for Future Unmanned Systems and Autonomous Swarming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangibles:Exploring the Interaction-Attention Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van den Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI'2018, Twelfth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.740-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier les interfaces tangibles par la cladistique : critères et fiches pour un inventaire collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Ticona-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 Travaux en cours, 30e conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangible Things: Workshop on Tangible Interaction with the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna Lechelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '18: Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal QC, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 Démonstrations, 30e conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018 Work in Progress, 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.140-147, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173225.3173294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with the Internet of Tangible Things (IoTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelini Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Khaled Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugellini Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Esch/Alzette, Luxembourg. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuring Unstructured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Péré-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venice, Italy. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études préliminaires à la conception de CAIRNS : une Interface Tangible Ambiante pour Décaler la Demande en Énergie au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Interactifs Persuasifs sur les Espaces Publics et Collectifs : quel rôle pour les Interfaces Tangibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.221-229, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Augmentation de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aircraft of the Future: Towards the Tangible Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Analyse des Systèmes Interactifs et Persuasifs pour la Maîtrise de l’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.197-210, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fenêtre Interactive Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Suisse, Oct 2016, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multisensory Interactive Window: Immersive Experiences for the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp/ISWC'15 Adjunct,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.963-968 </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2800835.2806209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey Arts et Sciences à l’ESTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Bordeaux–Euskampus, Track Scientifique Arts &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Augmented Reality to Enhance Expression, Interaction & Collaboration in Live Performances: a Ballet Dance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2014.6935434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième Atelier du GT Interaction Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bi-manual 3D painting: generating virtual shapes with hands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI '13: Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Los Angeles California, United States. pp.79, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491367.2491396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lampe torche magique : Une interface tangible pour l'inspection géométrique d'objets en réalité augmentée spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852053v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-manual 3D Painting: an interaction paradigm for augmented reality live performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCITOCH - Human-Computer Interaction, Tourism and Cultural Heritage - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and systems for augmenting a live dance performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2012 - International Symposium on Mixes and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Atlanta, Georgie, United States. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2012.6483986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement to emotions to music: using whole body emotional expression as an interaction for electronic music generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Vulliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture numérique 3D bi-manuelle: un paradigme d'interaction pour la réalité augmentée en spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cartouches, un concept d'interfaces tangibles, appliquées à l'apprentissage des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011, 5e édition de la conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Dansée : recherche conjointe en art et science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires pédagogiques de l'IUFM de Bordeaux : Conférence Dansée, recherche conjointe en art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-handed Tangible Interaction for Physically-based 3D Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D (AFRV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence dansée : Recherche conjointe en art et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique Affective au service de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Research in Dance and Computer Science: Emotion recognition as an interaction for an augmented dance show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARE project : a success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulture : Workshop sur les industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eMotion: un outil pour personnaliser la reconnaissance d'émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. ISBN: 978-1-4503-0273-9, pp59--66, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSML for Mobile Phone Applications Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ridene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Domain-Specific Modeling in SPLASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2060329.2060340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions : un Point de Vue Interaction Multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp 157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a tabletop-based collaborative environment to enhance direct interactions between designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Ancona, Italy. pp.447-460, ISBN: 978 - 90 - 5155 - 060 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Interaction Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Basque Country</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Architecture Model for Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WinVR'09, the ASME/AFM 2009 World Conference on Innovative Virtual Reality - World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chalon-sur-Saône, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering affective computing: a unifying software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Affective Computing and Intelligent Interaction and Workshops, 2009. ACII 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a ballet dance show using the dancer's emotion: conducting joint research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Technology (ArtsIT2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, YiLan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture d'émotions et reconnaissance par la gestuelle : conférence-démonstration dansée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emotion - Innovation - Technologie (ERGOIA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Challenges of Engineering Multimodal Interaction: Methods, Tools, Evaluation (OI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sankt Augustin, Germany. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Châlon-sur-Saône, France. #704, pp. 19-24, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/WINVR2009-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation dansée augmentée: Un conte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Reumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Éthiopiques 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive virtual modalities for augmenting the perception of affective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces, International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States. pp.#8, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Tribal Tabletop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TABLETOP 2008 Posters, 3rd IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on 3D Paleo-Anthropology, Anatomy, Computer Science &amp; Engineering (ODENT MEETING'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTUI: A Tangible User Interface for Geoscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI'08, 2nd International Conference on Tangible and Embedded Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bonn, Germany. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1347390.1347411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : ArcheoTUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'08 Démonstrations, 20ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.221-222, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - Tangible interaction with foot pedal declutching for the virtual reassembly of fractured archeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'08 Demonstrations, 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.307-308, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions: Application à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Montaury'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simul'Elec, a Delphi written simulator for power Electrical Engineering, using VHDL-AMS modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Azurmendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Modeling and Simulation Workshop, 2007. (BMAS'07). IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Jose, United States. pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion capture based on body postures and movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and e-systems 2007 (TIGERA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST'07, 8th International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Brighton, United Kingdom. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/VAST/VAST07/015-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table interactive et interface tangible pour les géosciences : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'07 Ateliers, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'interacteurs pour la sélection d'une ligne de coupe depuis une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'07 Démonstrations, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1541436.1541498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'une Interface Tangible pour la Validation d'Hypothèses en Géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob'06 Démonstrations, 3e Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TactiMod dirige et oriente un piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Francophones Mobilité et Ubiquité (Ubimob'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reality of Virtual Reality 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San-Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A video tracking solution for any props in TUI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA : une plateforme basée sur des interacteurs pour l'assemblage mécanique en CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CPI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA: a platform based on Tangible User Interface dedicated to mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electronic Imaging Science and Technology, Stereoscopic Displays and Virtual Relality Systems XI, Editors: Andrew J. Woods, John O. Merrit, Stephen A. Benton, Mark T. Bolas, SPIE, EI'2004 SPIE, San Jose (US)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp. 438-445, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.526795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interacteurs pour l'assemblage mécanique en extsc{CAO}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference: Integrated Design and Production, CPI'2003, Meknes, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Meknes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Tangible User Interface for handling tridimensionnal Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Real World User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Udine, Italy. pp. 64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interface for mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Biarritz, France. pp.222-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART 2017, The Sixth International Conference on Smart Cities, Systems, Devices and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Berntzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Aumayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lasse Berntzen; Nadine Couture; Georg Aumayr. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IARA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-61208-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergo'IA '14: Proceedings of the 2014 &amp;quot;Ergonomie Et Informatique Avancée&amp;quot; Conference - Design, Ergonomie et IHM: Quelle Articulation Pour La Co-conception De L'Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Dorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2014, 978-1-4503-2970-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes d’Ubimob'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1018, 2012, 9782364930186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 1, wiley, pp.1-71, 2018, 978-1-786-30105-5. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Soundpainting Language to Fly a Swarm of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Cecconello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Rekalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chen J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 595, Springer, Cham, pp.39-51, 2017, AHFE 2017: Advances in Human Factors in Robots and Unmanned Systems, 978-3-319-60383-4. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60384-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Manual 3D Painting: An Interaction Paradigm for Augmented Reality Live Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cipolla-Ficarra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research and Trends in New Technologies, Software, Human-Computer Interaction, and Communicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, PA: Information Science Reference, pp.423-430, 2014, 9781466644908. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4490-8.ch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a Ballet Dance Show Using the Dancer's Emotion: Conducting Joint Research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.148-156, 2010, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11577-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction in Mixed Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubois E., Gray P. and Nigay L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Engineering of Mixed Reality Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.101-120, 2010, Human-Computer Interaction Series, 978-1-84882-732-5. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-733-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques avec CalICo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association Mathématique du Québec (AMQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-37, 1994, 0316-8832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CalICo, Software For Combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, American Mathematical Society (AMS), pp.327-333, 1994, Computational Support for Discrete Mathematics, 0-8218-6605-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on Tangible xAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meteier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface malicieuse installation ou performance multimédia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation alt.IHM, Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019), Dec 2019, Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Interactive Window to Facilitate Older Adults Social Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Augmenté : le projet CARE, un processus de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible, de l'incarnation physique des données vers l'interaction avec tout le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. ÉCOLE DOCTORALE DE MATHEMATIQUES ET INFORMATIQUE, UNIVERSITÉ DE BORDEAUX, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM: a Shape-Changing Ring Chart Notifying Renewable Energy Availability in Peripheral Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01691514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects (Video)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Couture </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality the solution? A comparison between 3D and 2D creative sketching tools in the early design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.958223. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.958223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un histogramme cylindrique à changement de forme pour afficher des prévisions de disponibilité de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue : PISTIL 2, Volume 9, Number 1, Special Issue : PISTIL 2 (1), pp.104-156. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.7102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884382v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Develop Mobile Proxemic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.166-169. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26421/JDI2.2-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction homme-machine et personnalisation des visites : enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.77-106. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangible Things (IoTT): Challenges and Opportunities for Tangible Interaction with IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible sur Table, un cadre fédérateur illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.23 - 59. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.3902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychisches Wohlbefinden im Alter / Bien-être psychologique avec l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelini Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caon Maurizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugellini Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Khaled Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte GERONTOLOGIE Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02 (02), pp.49-50. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2297-5160/a000057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Tangible Interactive Window with Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaréchal Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroPsych The Journal of Gerontopsychology and Geriatric Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1662-9647/a000159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible sur Table, définitions et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 5, Number 1 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Revealing Flashlight: Interactive spatial augmented reality for detail exploration of cultural heritage artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.6:1-6:18. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Tangible Interaction Studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une plateforme d'évaluation personnalisable et adaptable pour l'étude du comportement émotionnel en situation de multisollicitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2012/3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.753.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interfaces for physically-based deformation: design principles and first prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 28 (6-8), pp.799-808. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-012-0695-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic 3D Acquisition and Reassembly of Cultural Heritage: The SeARCH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - Driving virtual reassemblies with tangible 3D interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1841317.1841319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centered Approach for a Tabletop-Based Collaborative Design Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (11), pp.754-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.189-196. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-010-0038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible User Interfaces for geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (1), pp.1137-1141. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.3255053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interface integration in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.175-182. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-008-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme basée sur les interfaces tangibles pour l'assemblage en CFAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'ingénierie numérique (RIIN'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calico, computation and image in combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chiricota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Word Companion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing Personalized Museum Experiences: Insights from Comparative Structured Observation of Museo* design alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona Spain, France. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3793425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de satisfaction de contraintes : mieux les appréhender par l'interaction tangible, une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards tactile sensations with a hybrid manipulative to influence learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Unstructured 2D Files: An Interactive Combined Multiple Views Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pere-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImmersiveIML – Immersive interactive machine learning for 3D point cloud classification: the neural network at your fingertips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.81-85, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction and Embodied Cognition challenged by remote control issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENAC, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic design grid for past and future uses of Token+Constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brygg Ullmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. paper4 - 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Cognition and Tangible User Interfaces: Alternatives for a reduction of Unmanned Aerial Vehicles Operators Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Momentary Emotion Elicitation &amp; Capture (MEEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERIPHERAL AUDITORY DISPLAY FOR 3D-PRINTING PROCESS MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Sound and Music Computing Conference SMC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Turin, Italy. pp.268--275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'Influence du Stress sur la Créativité dans un Scénario en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic Environments Modelling Based on a Graphical Domain-Specific Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACS/IEEE International Conference on Computer Systems and Applications AICCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Stress on Creativity in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEEC: Second Workshop on Momentary Emotion Elicitation and Capture, Extended Abstracts of the 2021 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of privacy and ethics in emotion recognition and emotion elicitation in Virtual Reality scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2021.1.1.4797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Proxemic Application Development for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Advances in Mobile Computing &amp; Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pari Delir Haghighi,; Ivan Luiz Salvadori, Nov 2020, Chiang Mai, Thailand. pp.94, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3428690.3429879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding visitors in museums with calm interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2020 - European Tangible Interaction Studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification for 3D Printing Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic Environments: A Framework for Developing Mobile Applications based on Proxemic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.653-656, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules: helping visitors personalize their museum experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020. 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.495-502, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Tangible Tools for the Creation of Personalized Visits by Museum Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2020, 14th International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sydney, Australia. pp.487-493, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3374920.3374977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation graphique des environnements proxémiques basée sur un DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIème Congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dijon, France. pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of indoor control of a swarm of drones in the context of an opera directed by a Soundpainter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM: a Shape-Changing Ring Chart Notifying Renewable Energy Availability in Peripheral Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2019, 13th ACM International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tempe, Arizona, United States. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3294109.3295634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude sur la prise en compte simultanée de deux modalités pour la reconnaissance de gestes de SoundPainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.13:1-12, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Build Your Own Hercules : une interface tangible de choix de parcours de visites personnalisées au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of Soundpainting for the Generation of Electronic Music Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME 2019 - The International Conference on New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3672866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacsel: Shape-Changing Tactile Screen applied for Eyes-Free Interaction in Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE Human Systems Integration 2019 (HSI2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la réalité augmentée pour une mise en œuvre plus flexible de la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle (JRV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rain of music thanks to a swarm of drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Sound and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Pays Basque (EPV/EHU), Apr 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Spatial Augmented Reality: a Practical Assignment for Large Audiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EG 2018 - Education Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Delft, Netherlands. pp.33-38, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/eged.20181004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Interaction with the Internet of Tangible Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI '18, Twelfth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CParLà ! : Guidage dynamique multicanal. Améliorer les échanges à bord d’un aéronef pour la Recherche et le Sauvetage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Christiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemics for First Aid to unconscious injured person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Coromoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a swarm of semiautonomous drones with SoundPainting Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned and Swarming Conference: Research Challenges for Future Unmanned Systems and Autonomous Swarming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangibles:Exploring the Interaction-Attention Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van den Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI'2018, Twelfth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.740-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier les interfaces tangibles par la cladistique : critères et fiches pour un inventaire collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Ticona-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 Travaux en cours, 30e conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Tangible Things: Workshop on Tangible Interaction with the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna Lechelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '18: Extended Abstracts of the 2018 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal QC, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2018 Démonstrations, 30e conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018 Work in Progress, 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.140-147, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173225.3173294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with the Internet of Tangible Things (IoTT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelini Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Khaled Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugellini Elena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Esch/Alzette, Luxembourg. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuring Unstructured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Péré-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venice, Italy. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études préliminaires à la conception de CAIRNS : une Interface Tangible Ambiante pour Décaler la Demande en Énergie au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132129.3132152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Interactifs Persuasifs sur les Espaces Publics et Collectifs : quel rôle pour les Interfaces Tangibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.221-229, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aircraft of the Future: Towards the Tangible Cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI-Aero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950112.2964582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Augmentation de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Analyse des Systèmes Interactifs et Persuasifs pour la Maîtrise de l’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.197-210, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fenêtre Interactive Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Suisse, Oct 2016, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey Arts et Sciences à l’ESTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Bordeaux–Euskampus, Track Scientifique Arts &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multisensory Interactive Window: Immersive Experiences for the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubicomp/ISWC'15 Adjunct,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Osaka, Japan. pp.963-968 </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2800835.2806209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Augmented Reality to Enhance Expression, Interaction & Collaboration in Live Performances: a Ballet Dance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2014.6935434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième Atelier du GT Interaction Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bi-manual 3D painting: generating virtual shapes with hands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI '13: Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Los Angeles California, United States. pp.79, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491367.2491396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lampe torche magique : Une interface tangible pour l'inspection géométrique d'objets en réalité augmentée spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852053v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-manual 3D Painting: an interaction paradigm for augmented reality live performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCITOCH - Human-Computer Interaction, Tourism and Cultural Heritage - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and systems for augmenting a live dance performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2012 - International Symposium on Mixes and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Atlanta, Georgie, United States. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2012.6483986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement to emotions to music: using whole body emotional expression as an interaction for electronic music generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Vulliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture numérique 3D bi-manuelle: un paradigme d'interaction pour la réalité augmentée en spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cartouches, un concept d'interfaces tangibles, appliquées à l'apprentissage des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011, 5e édition de la conférence Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Dansée : recherche conjointe en art et science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires pédagogiques de l'IUFM de Bordeaux : Conférence Dansée, recherche conjointe en art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-handed Tangible Interaction for Physically-based 3D Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D (AFRV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence dansée : Recherche conjointe en art et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique Affective au service de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Research in Dance and Computer Science: Emotion recognition as an interaction for an augmented dance show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARE project : a success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulture : Workshop sur les industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eMotion: un outil pour personnaliser la reconnaissance d'émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. ISBN: 978-1-4503-0273-9, pp59--66, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSML for Mobile Phone Applications Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ridene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on Domain-Specific Modeling in SPLASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2060329.2060340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions : un Point de Vue Interaction Multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp 157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a tabletop-based collaborative environment to enhance direct interactions between designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Ancona, Italy. pp.447-460, ISBN: 978 - 90 - 5155 - 060 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Interaction Tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Basque Country</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Architecture Model for Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WinVR'09, the ASME/AFM 2009 World Conference on Innovative Virtual Reality - World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chalon-sur-Saône, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering affective computing: a unifying software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Affective Computing and Intelligent Interaction and Workshops, 2009. ACII 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a ballet dance show using the dancer's emotion: conducting joint research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Technology (ArtsIT2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, YiLan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture d'émotions et reconnaissance par la gestuelle : conférence-démonstration dansée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emotion - Innovation - Technologie (ERGOIA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Challenges of Engineering Multimodal Interaction: Methods, Tools, Evaluation (OI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sankt Augustin, Germany. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Châlon-sur-Saône, France. #704, pp. 19-24, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/WINVR2009-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation dansée augmentée: Un conte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Reumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Éthiopiques 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive virtual modalities for augmenting the perception of affective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces, International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States. pp.#8, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of a Tribal Tabletop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TABLETOP 2008 Posters, 3rd IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on 3D Paleo-Anthropology, Anatomy, Computer Science &amp; Engineering (ODENT MEETING'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTUI: A Tangible User Interface for Geoscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI'08, 2nd International Conference on Tangible and Embedded Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bonn, Germany. pp.89-96, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1347390.1347411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : ArcheoTUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'08 Démonstrations, 20ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.221-222, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - Tangible interaction with foot pedal declutching for the virtual reassembly of fractured archeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'08 Demonstrations, 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.307-308, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions: Application à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Montaury'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simul'Elec, a Delphi written simulator for power Electrical Engineering, using VHDL-AMS modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Azurmendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Modeling and Simulation Workshop, 2007. (BMAS'07). IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Jose, United States. pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion capture based on body postures and movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and e-systems 2007 (TIGERA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST'07, 8th International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Brighton, United Kingdom. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/VAST/VAST07/015-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table interactive et interface tangible pour les géosciences : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'07 Ateliers, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'interacteurs pour la sélection d'une ligne de coupe depuis une carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'07 Démonstrations, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1541436.1541498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'une Interface Tangible pour la Validation d'Hypothèses en Géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob'06 Démonstrations, 3e Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TactiMod dirige et oriente un piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3è Journées Francophones Mobilité et Ubiquité (Ubimob'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reality of Virtual Reality 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San-Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A video tracking solution for any props in TUI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA : une plateforme basée sur des interacteurs pour l'assemblage mécanique en CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CPI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA: a platform based on Tangible User Interface dedicated to mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electronic Imaging Science and Technology, Stereoscopic Displays and Virtual Relality Systems XI, Editors: Andrew J. Woods, John O. Merrit, Stephen A. Benton, Mark T. Bolas, SPIE, EI'2004 SPIE, San Jose (US)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp. 438-445, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.526795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interacteurs pour l'assemblage mécanique en extsc{CAO}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference: Integrated Design and Production, CPI'2003, Meknes, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Meknes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Tangible User Interface for handling tridimensionnal Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Real World User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Udine, Italy. pp. 64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interface for mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Biarritz, France. pp.222-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualized Visits to Foster the Engagement and the re-visit in Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOF 2018, EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART 2017, The Sixth International Conference on Smart Cities, Systems, Devices and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Berntzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Aumayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lasse Berntzen; Nadine Couture; Georg Aumayr. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IARA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-61208-565-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergo'IA '14: Proceedings of the 2014 &amp;quot;Ergonomie Et Informatique Avancée&amp;quot; Conference - Design, Ergonomie et IHM: Quelle Articulation Pour La Co-conception De L'Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Dorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2014, 978-1-4503-2970-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes d’Ubimob'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1018, 2012, 9782364930186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dautin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 1, wiley, pp.1-71, 2018, 978-1-786-30105-5. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Soundpainting Language to Fly a Swarm of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Cecconello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Rekalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chen J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 595, Springer, Cham, pp.39-51, 2017, AHFE 2017: Advances in Human Factors in Robots and Unmanned Systems, 978-3-319-60383-4. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60384-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Manual 3D Painting: An Interaction Paradigm for Augmented Reality Live Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cipolla-Ficarra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research and Trends in New Technologies, Software, Human-Computer Interaction, and Communicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, PA: Information Science Reference, pp.423-430, 2014, 9781466644908. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4490-8.ch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a Ballet Dance Show Using the Dancer's Emotion: Conducting Joint Research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.148-156, 2010, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11577-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interaction in Mixed Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubois E., Gray P. and Nigay L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Engineering of Mixed Reality Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.101-120, 2010, Human-Computer Interaction Series, 978-1-84882-732-5. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-733-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des mathématiques avec CalICo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association Mathématique du Québec (AMQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-37, 1994, 0316-8832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CalICo, Software For Combinatorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Delest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, American Mathematical Society (AMS), pp.327-333, 1994, Computational Support for Discrete Mathematics, 0-8218-6605-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on Tangible xAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meteier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Tangible Interaction Studio (ETIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface malicieuse installation ou performance multimédia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Dongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation alt.IHM, Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019), Dec 2019, Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Interactive Window to Facilitate Older Adults Social Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mugellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Augmenté : le projet CARE, un processus de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Tangible, de l'incarnation physique des données vers l'interaction avec tout le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. ÉCOLE DOCTORALE DE MATHEMATIQUES ET INFORMATIQUE, UNIVERSITÉ DE BORDEAUX, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CairnFORM: a Shape-Changing Ring Chart Notifying Renewable Energy Availability in Peripheral Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01949833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01691514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects (Video)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sorraing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dutailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884382v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03346783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dalmau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI2.2-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Angelini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mugellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelini Leonardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caon Maurizio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugellini Elena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Khaled Omar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2297-5160/a000057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Caon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemar&#233;chal Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1662-9647/a000159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986905v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mollard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Clay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.753.0253" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465155v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0038-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3255053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Brock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793425" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Roussarie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Potet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pere-Laperne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Braud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bovet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617168v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibarboure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.1.1.4797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03111182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428690.3429879" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P&#233;rez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F29" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3295634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3672866" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989559v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20181004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christiano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Coromoto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van den Hoven" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899207v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona-Herrera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286705" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Lechelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hornecker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653656v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578006v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132152" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004131" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964582" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kreckelbergh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004111" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2806209" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Domenger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Conan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Domenger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2014.6935434" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491367.2491396" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852053v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laviole" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534906" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761905v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2012.6483986" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decarsin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vulliard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868660" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530082v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ridene" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2060329.2060340" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454259v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072118v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349541" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Delord" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WINVR2009-704" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Reumaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445908v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655268" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1347390.1347411" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341762v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512761" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177333v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azurmendi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fontan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charlot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176597v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176601v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541498" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176608v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211920v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depaulis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183405v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308170v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204270v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.526795" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308171v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couture" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085588v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399543v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695422v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Berntzen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Aumayr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thinkmind.org/index.php?view=instance&amp;amp;instance=SMART+2017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Dorta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312333v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/ubimob-12-9782364930186.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695441v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cecconello" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Rekalde" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60384-1_5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4490-8.ch038" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11577-6_19" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408042v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2_6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Kamali" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meteier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483515v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651544v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01130032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01949833v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01691514v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884382v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03346783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dalmau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI2.2-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02883368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4527" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Angelini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mugellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Khaled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelini Leonardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caon Maurizio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugellini Elena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Khaled Omar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2297-5160/a000057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Caon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemar&#233;chal Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1662-9647/a000159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986905v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ridel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laviole" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mollard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Clay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.753.0253" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465155v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0038-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3255053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Brock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3793425" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Roussarie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Potet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pere-Laperne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Braud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bovet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Huet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berdon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibarboure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Huet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.1.1.4797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03111182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428690.3429879" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P&#233;rez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F29" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guilbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374978" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389844v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3374920.3374977" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976793v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3295634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Dongo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3672866" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989559v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20181004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christiano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Coromoto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van den Hoven" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899207v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona-Herrera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286705" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Lechelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hornecker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900064v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653656v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578006v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132152" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004131" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964582" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kreckelbergh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004111" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989579v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253692v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2806209" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Domenger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Conan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Domenger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2014.6935434" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491367.2491396" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852053v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laviole" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534906" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761905v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2012.6483986" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decarsin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vulliard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868660" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530082v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ridene" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2060329.2060340" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454259v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072118v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349541" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Delord" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WINVR2009-704" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Reumaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445908v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655268" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1347390.1347411" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341762v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512761" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177333v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azurmendi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fontan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charlot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176597v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176601v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541498" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176608v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211920v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depaulis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183405v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308170v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204270v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.526795" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308171v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couture" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085588v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399543v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767939v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695422v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Berntzen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Aumayr" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thinkmind.org/index.php?view=instance&amp;amp;instance=SMART+2017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Dorta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312333v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/ubimob-12-9782364930186.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695441v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cecconello" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Rekalde" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60384-1_5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4490-8.ch038" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11577-6_19" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408042v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2_6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312336v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Kamali" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meteier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483515v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651544v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01130032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01949833v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01691514v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>