--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1101,191 +1101,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
+                <w:t xml:space="preserve">Motivations et apports du crowdlending, un financement innovant : le cas de deux franchiseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161344v1</w:t>
+                <w:t xml:space="preserve">hal-02161334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations et apports du crowdlending, un financement innovant : le cas de deux franchiseurs</w:t>
+                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161334v1</w:t>
+                <w:t xml:space="preserve">hal-02161344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coïntégration et l’efficience du marché à terme des contrats Pibor 3 mois</w:t>
               </w:r>
@@ -1970,204 +1970,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02161420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des fonds socialement responsables en période de crise : le cas des fonds actions français</w:t>
+                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Gauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cotillard</w:t>
+                <w:t xml:space="preserve">Catherine Pacreau Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales du Risque (JIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Niort, France</w:t>
+              <w:t xml:space="preserve">Communication à la 15ème Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161412v1</w:t>
+                <w:t xml:space="preserve">hal-02161296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
+                <w:t xml:space="preserve">Performance des fonds socialement responsables en période de crise : le cas des fonds actions français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pacreau Goullet</w:t>
+                <w:t xml:space="preserve">Nathalie Cotillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication à la 15ème Conférence Internationale de Gouvernance (CIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales du Risque (JIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161296v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2015 (mai) : communication pour le congrès de l’AFC de Toulouse intitulée : La prise de participation des capital-investisseurs dans les entreprises franchisantes : une étude exploratoire.</w:t>
               </w:r>
@@ -3086,51 +3086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de la Palli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.230.0055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pacreau Goullet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de la Palli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.230.0055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pacreau Goullet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>