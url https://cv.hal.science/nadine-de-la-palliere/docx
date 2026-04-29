--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -655,248 +655,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien entre le cycle de vie des TPE-PME et le crowdfunding. Une étude sur le territoire breton</w:t>
+                <w:t xml:space="preserve">Le crowdfunding dans les communes françaises : un outil de financement de l’action publique et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de la Pallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol.20, pp.65 - 103. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°126, pp.39 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.126.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884949v1</w:t>
+                <w:t xml:space="preserve">hal-03885016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdfunding dans les communes françaises : un outil de financement de l’action publique et de communication</w:t>
+                <w:t xml:space="preserve">Le lien entre le cycle de vie des TPE-PME et le crowdfunding. Une étude sur le territoire breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de la Pallière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N°126, pp.39 - 61. </w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol.20, pp.65 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.126.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885016v1</w:t>
+                <w:t xml:space="preserve">hal-03884949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les entreprises franchisantes : une étude exploratoire</w:t>
               </w:r>
@@ -1101,191 +1101,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations et apports du crowdlending, un financement innovant : le cas de deux franchiseurs</w:t>
+                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161334v1</w:t>
+                <w:t xml:space="preserve">hal-02161344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
+                <w:t xml:space="preserve">Motivations et apports du crowdlending, un financement innovant : le cas de deux franchiseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161344v1</w:t>
+                <w:t xml:space="preserve">hal-02161334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coïntégration et l’efficience du marché à terme des contrats Pibor 3 mois</w:t>
               </w:r>
@@ -1970,204 +1970,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02161420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
+                <w:t xml:space="preserve">Performance des fonds socialement responsables en période de crise : le cas des fonds actions français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pacreau Goullet</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cotillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication à la 15ème Conférence Internationale de Gouvernance (CIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales du Risque (JIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161296v1</w:t>
+                <w:t xml:space="preserve">hal-02161412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des fonds socialement responsables en période de crise : le cas des fonds actions français</w:t>
+                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cotillard</w:t>
+                <w:t xml:space="preserve">Catherine Pacreau Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales du Risque (JIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Niort, France</w:t>
+              <w:t xml:space="preserve">Communication à la 15ème Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161412v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2015 (mai) : communication pour le congrès de l’AFC de Toulouse intitulée : La prise de participation des capital-investisseurs dans les entreprises franchisantes : une étude exploratoire.</w:t>
               </w:r>
@@ -3086,51 +3086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de la Palli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.230.0055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pacreau Goullet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de la Palli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.230.0055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pacreau Goullet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>