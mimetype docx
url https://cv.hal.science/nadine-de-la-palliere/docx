--- v2 (2026-04-29)
+++ v3 (2026-05-28)
@@ -21,57 +21,138 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nadine de La Pallière </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nadine de La Pallière</w:t>
+        <w:t xml:space="preserve">Enseignant-chercheur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">nadine-de-la-palliere</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-4520-7502</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">254875149</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -98,100 +179,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché à terme du contrat Pibor 3 mois : efficience et évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université de Rennes 1; Institut de Gestion de Rennes, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03958079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -201,1154 +282,1154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des motivations des contributeurs des campagnes de crowdfunding portées par les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de la Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (1), pp.51-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.pr1.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crowdfunding dans les collectivités territoriales : une analyse des caractéristiques des contributeurs et de leurs connaissance et perception du crowdfunding public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de la Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 50 (3), pp.55-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.230.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations des cabinets d’expertise comptable face aux changements réglementaires, sociologiques et technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Pub. anticipées, pp.I143-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.pr2.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crowdfunding, un outil de participation citoyenne dans les communes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdfunding dans les communes françaises : un outil de financement de l’action publique et de communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le lien entre le cycle de vie des TPE-PME et le crowdfunding. Une étude sur le territoire breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de la Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.126.0039⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol.20, pp.65 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885016v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien entre le cycle de vie des TPE-PME et le crowdfunding. Une étude sur le territoire breton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le crowdfunding dans les communes françaises : un outil de financement de l’action publique et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de la Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0002⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°126, pp.39 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.126.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884949v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les entreprises franchisantes : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°296 (2), pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsg.296.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance de la dimension régionale pour les plateformes de crowdfunding : le cas du territoire breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (3-4), pp.113-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1067735ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations et apports du crowdlending, un financement innovant : le cas de deux franchiseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coïntégration et l’efficience du marché à terme des contrats Pibor 3 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Statistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1358,1207 +1439,1207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du crowdfunding dans le financement des TPE/PME bretonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@rsouin Digital Society Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques territoriales et de proximités dans le financement participatif des entreprises en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@rsouin Digital Society Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension régionale du crowdfunding Le cas de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Innovation and Financing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un état des lieux du financement par crowdfunding des PME et TPE bretonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2017 (mai) : communication au séminaire Marsouin à Roz sur Couesnon : Les apports financiers et extra financiers du Crowdlending : l’exemple du financement de deux entités franchisantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Roz sur Couesnon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02161381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">communication à la 1ère Journée d’étude sur le Crowdfunding à l’Institut Mines-Télécom Paris : Le Crowdlending : un financement alternatif ou complémentaire ? L’exemple de deux réseaux de franchise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur le Crowdfunding à l’Institut Mines-Télécom Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02161420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des fonds socialement responsables en période de crise : le cas des fonds actions français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cotillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales du Risque (JIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pacreau Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à la 15ème Conférence Internationale de Gouvernance (CIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2015 (mai) : communication pour le congrès de l’AFC de Toulouse intitulée : La prise de participation des capital-investisseurs dans les entreprises franchisantes : une étude exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02161351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la variabilité des structures franchisantes, incidences sur la gouvernance des réseaux de franchise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Beldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les entretiens de la franchise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coïntégration et l’efficience des marchés à terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès annuel de l’Association Française de la Finance (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire longue et l’efficience du marché à terme des contrats Pibor 3 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès annuel de l’Association Française de la Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure numérique de Hull et White appliquée au modèle de Vasicek généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Séminaire International Francophone de Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2568,111 +2649,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rachat d’actions propres en vue de leur annulation : le cas ROMARIC ENERGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie financière - Les opérations de restructuration. Analyse des enjeux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.208, 2024, 9782340094963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2682,117 +2763,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2802,144 +2883,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la variabilité des structures capitalistiques franchisantes, incidences sur la gouvernance des réseaux de franchise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Beldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française de la Franchise (FFF). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3005,51 +3086,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="8520567A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3086,51 +3319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de la Palli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.230.0055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pacreau Goullet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joliet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-de-la-palliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4520-7502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254875149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de la Palli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc&#8217;h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.230.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Gauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pacreau Goullet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joliet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>