--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -2253,468 +2253,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility discussions and concerns in childhood cancer survivors, a systematic review for updated practice</w:t>
+                <w:t xml:space="preserve">L'aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima El Alaoui-Lasmaili</w:t>
+                <w:t xml:space="preserve">Philippe Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phi Linh Nguyen-Thi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Flavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.5339⟩</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14il5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823635v1</w:t>
+                <w:t xml:space="preserve">hal-05281162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zimmermann</w:t>
+                <w:t xml:space="preserve">Sommes-nous tous des psychologues ? Être (ou ne pas être) psychologue dans le second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin La Mantia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Pratiques musicales collectives à vocation sociale : un état de la recherche, 7 (47), pp.121-135</w:t>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188367v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zimmermann</w:t>
+                <w:t xml:space="preserve">Fertility discussions and concerns in childhood cancer survivors, a systematic review for updated practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima El Alaoui-Lasmaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Linh Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Demogeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Metz</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Flavier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie José Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47, pp.121-135. </w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14il5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cam4.5339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281162v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommes-nous tous des psychologues ? Être (ou ne pas être) psychologue dans le second degré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin La Mantia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Demogeot</w:t>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.55-68</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pratiques musicales collectives à vocation sociale : un état de la recherche, 7 (47), pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322239v1</w:t>
+                <w:t xml:space="preserve">hal-03188367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child protection and continuity breaking: challenges and paradoxes for the self-construction in a cross-border context</w:t>
               </w:r>
@@ -5106,51 +5106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490520v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brigaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakm Yvette Lath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01589167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211185v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M-A Chaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tavant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela G&#228;ng-Pacifico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04808405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.057.0134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Renauld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Tychey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2023.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dufait" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.03.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Loegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui-Lasmaili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen-Thi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Gross" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.5339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14il5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin La Mantia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2022.2053841" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Robledo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cross" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Boada-Bayona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1033746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Invernizzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.004.0089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Invernizzi Claire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.631.0197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02159996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.08.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.581.0163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.530.0149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2008.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49S9HMHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Demogeot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2003.10.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCL6RV7W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colin-V&#233;zina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lanct&#244;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Baesel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436827v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN21023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Filpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490520v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brigaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakm Yvette Lath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01589167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211185v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M-A Chaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tavant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela G&#228;ng-Pacifico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04808405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.057.0134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Renauld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Tychey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2023.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dufait" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.03.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Loegel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14il5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin La Mantia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Alaoui-Lasmaili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen-Thi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Gross" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.5339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2022.2053841" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Robledo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cross" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Boada-Bayona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1033746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Invernizzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.574.0281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.004.0089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Invernizzi Claire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.631.0197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357249v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02159996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.08.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.581.0163" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.530.0149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1192-5604/a000027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2008.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49S9HMHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Demogeot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2003.10.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCL6RV7W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Colin-V&#233;zina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lanct&#244;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corcos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Baesel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436827v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN21023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>