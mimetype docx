--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -236,295 +236,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing data imbalance in urban informal settlement mapping from earth observation using ensemble learning: A case study in Rio de Janeiro</w:t>
+                <w:t xml:space="preserve">Impact of Control Interventions on Malaria Incidence in the General Population of Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hallopeau</w:t>
+                <w:t xml:space="preserve">Mady Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Fouzai</w:t>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Guérin</w:t>
+                <w:t xml:space="preserve">Mahamane Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanderlei Pascoal de Matos</w:t>
+                <w:t xml:space="preserve">Pascal Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.100273. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s44197-025-00381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337270v1</w:t>
+                <w:t xml:space="preserve">inserm-05465899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Control Interventions on Malaria Incidence in the General Population of Mali</w:t>
+                <w:t xml:space="preserve">Addressing data imbalance in urban informal settlement mapping from earth observation using ensemble learning: A case study in Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mady Cissoko</w:t>
+                <w:t xml:space="preserve">Thomas Hallopeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issaka Sagara</w:t>
+                <w:t xml:space="preserve">Youssef Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamane Maiga</w:t>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dembélé</w:t>
+                <w:t xml:space="preserve">Vanderlei Pascoal de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.40. </w:t>
+              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44197-025-00381-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05465899v1</w:t>
+                <w:t xml:space="preserve">hal-05337270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t>
               </w:r>
@@ -772,291 +772,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-national tailoring of seasonal malaria chemoprevention in Mali based on malaria surveillance and rainfall data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban Land Expansion from Scratch to Urban Agglomeration in the Federal District of Brazil in the Past 60 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Landier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sanogo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minmin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05379-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04055855v1</w:t>
+                <w:t xml:space="preserve">hal-04221345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Land Expansion from Scratch to Urban Agglomeration in the Federal District of Brazil in the Past 60 Years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minmin Li</w:t>
+                <w:t xml:space="preserve">Sub-national tailoring of seasonal malaria chemoprevention in Mali based on malaria surveillance and rainfall data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Jordi Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Gong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (3), pp.1032. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19031032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05379-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221345v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04055855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Unsupervised Multi-Scale Characterization of Urban Landscapes Based on Earth Observation Data</w:t>
               </w:r>
@@ -1081,51 +1081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lyszczarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1170,1173 +1170,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Supervised Text Classification Framework: An Overview of Dengue Landscape Factors and Satellite Earth Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Luojia Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Ignotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Lei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (12), pp.4509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17124509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060437v2</w:t>
+                <w:t xml:space="preserve">hal-04221792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+                <w:t xml:space="preserve">Geo-Epidemiology of Malaria at the Health Area Level, Dire Health District, Mali, 2013–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa H Sankaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (11), pp.3982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17113982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682042v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03081040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-Epidemiology of Malaria at the Health Area Level, Dire Health District, Mali, 2013–2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issaka Sagara</w:t>
+                <w:t xml:space="preserve">Mapping Artisanal and Small‐Scale Gold Mining in Senegal Using Sentinel 2 Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa H Sankaré</w:t>
+                <w:t xml:space="preserve">M. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokhna Dieng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17113982⟩</w:t>
+              <w:t xml:space="preserve">GeoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GH000310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03081040v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Text Classification Framework: An Overview of Dengue Landscape Factors and Satellite Earth Observation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Impacts of Greenland and Antarctic Ice Sheet melt on future Köppen climate zone changes simulated by an atmospheric and oceanic general circulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rajaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17124509⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.102216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221792v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02568787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Artisanal and Small‐Scale Gold Mining in Senegal Using Sentinel 2 Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Catry</w:t>
+                <w:t xml:space="preserve">Eliane Ignotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GH000310⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221775v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Greenland and Antarctic Ice Sheet melt on future Köppen climate zone changes simulated by an atmospheric and oceanic general circulation model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Defrance</w:t>
+                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sultan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 119, pp.102216. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02568787v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of spatial autocorrelation and time series Landsat images for long-term monitoring of surface water shrinkage and expansion in Guanting Reservoir, China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhichao Li</w:t>
+                <w:t xml:space="preserve">Population estimate by people in pixel model applied to the study of dengue in the Federal District-Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Feng</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustavo Mota De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (12), pp.1192-1200. </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2150704X.2019.1671634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.22922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221800v1</w:t>
+                <w:t xml:space="preserve">hal-02397277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population estimate by people in pixel model applied to the study of dengue in the Federal District-Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Use of spatial autocorrelation and time series Landsat images for long-term monitoring of surface water shrinkage and expansion in Guanting Reservoir, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42, </w:t>
+              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (12), pp.1192-1200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.22922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2150704X.2019.1671634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397277v1</w:t>
+                <w:t xml:space="preserve">hal-04221800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Monitoring of the Spatio-Temporal Patterns of Surface Water in Response to Land Use and Land Cover Types in a Mediterranean Lagoon Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (12), pp.1425. </w:t>
@@ -2368,217 +2368,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
+                <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréa Pottier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15030468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959525v1</w:t>
+                <w:t xml:space="preserve">hal-01827332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daouda Kassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,1282 +2587,1282 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
+                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (3), </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15030468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827332v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spatial sampling protocol using GIS to measure health disparities in Bobo-Dioulasso, Burkina Faso, a medium-sized African city</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of asymptomatic malaria : bridging the gap between annual malaria resurgences in a Sahelian environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Roudot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Piermay</w:t>
+                <w:t xml:space="preserve">Mark Travassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Salem</w:t>
+                <w:t xml:space="preserve">Youssouf Tolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0087-7⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01539456v1</w:t>
+                <w:t xml:space="preserve">ird-01630569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of asymptomatic malaria : bridging the gap between annual malaria resurgences in a Sahelian environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal dynamic of malaria in a suburban area along the Niger River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Tolo</w:t>
+                <w:t xml:space="preserve">Mahamadou Soumana Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Laurens</w:t>
+                <w:t xml:space="preserve">Kourane Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Koné</w:t>
+                <w:t xml:space="preserve">Bourama Kamate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siaka Goïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0074⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-2068-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01630569v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamic of malaria in a suburban area along the Niger River</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kourane Sissoko</w:t>
+                <w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourama Kamate</w:t>
+                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacouba Samake</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Siaka Goïta</w:t>
+                <w:t xml:space="preserve">Cláudio Aparecido de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-017-2068-5⟩</w:t>
+              <w:t xml:space="preserve">Advance data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data2040037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629835v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Development of a spatial sampling protocol using GIS to measure health disparities in Bobo-Dioulasso, Burkina Faso, a medium-sized African city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
+                <w:t xml:space="preserve">Jean-Luc Piermay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudio Aparecido de Almeida</w:t>
+                <w:t xml:space="preserve">Gérard Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advance data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/data2040037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0087-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673942v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies and Spatialization of Agricultural Production Systems in Rondônia, Brazil: Linking Land Use, Socioeconomics and Territorial Configuration</w:t>
+                <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudio Almeida</w:t>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisés Mourão</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antônio Monteiro</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land5020018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01630573v1</w:t>
+                <w:t xml:space="preserve">hal-01383486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High spatial resolution land use and land cover mapping of the Brazilian Legal Amazon in 2008 using Landsat-5/TM and MODIS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudio Aparecido De Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Camargo Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Adde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Júlio César Dalla Mora Esquerdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Marcos Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Venturieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164685⟩</w:t>
+              <w:t xml:space="preserve">Acta Amazonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.291 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4392201505504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383486v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01630575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution land use and land cover mapping of the Brazilian Legal Amazon in 2008 using Landsat-5/TM and MODIS data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudio Aparecido De Almeida</w:t>
+                <w:t xml:space="preserve">Mapping a Knowledge-Based Malaria Hazard Index Related to Landscape Using Remote Sensing: Application to the Cross-Border Area between French Guiana and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Camargo Coutinho</w:t>
+                <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlio César Dalla Mora Esquerdo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adriano Venturieri</w:t>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Amazonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1809-4392201505504⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8040319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01630575v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping a Knowledge-Based Malaria Hazard Index Related to Landscape Using Remote Sensing: Application to the Cross-Border Area between French Guiana and Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Typologies and Spatialization of Agricultural Production Systems in Rondônia, Brazil: Linking Land Use, Socioeconomics and Territorial Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girod</w:t>
+                <w:t xml:space="preserve">Anne-Elisabeth Lacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+                <w:t xml:space="preserve">Antônio Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (4), </w:t>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs8040319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/land5020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355255v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01630573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Vegetation and Rainfall over West Africa during the Last Three Decades (1981-2010)</w:t>
               </w:r>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Minter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanilas Rebaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Software for Spatial Statistics, 63 (16), </w:t>
@@ -4241,77 +4241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « site sentinelle » à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,295 +4494,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of malaria within a transmission season in Bandiagara, Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
+                <w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Rebaudet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthew Laurens</w:t>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A Romaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-2-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6785-13-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307672v1</w:t>
+                <w:t xml:space="preserve">pasteur-00914104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaborit</w:t>
+                <w:t xml:space="preserve">Spatio-temporal analysis of malaria within a transmission season in Bandiagara, Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine A Romaña</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Stanislas Rebaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Tolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.45. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6785-13-45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-2-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00914104v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveautés et permanences en haut Vicdessos, un territoire en reconversion</w:t>
               </w:r>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (19), pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4889,51 +4889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover, land use and malaria in the Amazon: a systematic literature review of studies using remotely sensed data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.192. </w:t>
@@ -5036,90 +5036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat, un facteur de risque pour la santé en Afrique de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Spécial AMMA, pp.73-79. </w:t>
@@ -5710,51 +5710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lassane Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,286 +5844,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
+                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOMED 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04773426v1</w:t>
+                <w:t xml:space="preserve">hal-04777792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
+                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMED 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-539-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777792v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04773426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
               </w:r>
@@ -6398,51 +6398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6497,77 +6497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relações entre a dinâmica do uso solo e da dengue em Brasília-DF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Silva Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Mota de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6599,597 +6599,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
+                <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490830v1</w:t>
+                <w:t xml:space="preserve">hal-01829916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829916v1</w:t>
+                <w:t xml:space="preserve">hal-01829736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829736v1</w:t>
+                <w:t xml:space="preserve">hal-01829725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mahé</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829725v1</w:t>
+                <w:t xml:space="preserve">hal-01490830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Site Sentinelle&amp;quot; à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international LOTH Développement territorial, patrimoine et tourisme en zones fragiles et menacées : entre dynamiques économiques, démocratie participative et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Djerba, Tunisie. pp. 17-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7522,64 +7522,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des favelas par imagerie satellitaire pour un meilleur suivi sanitaire des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,64 +7686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t>
@@ -7804,77 +7804,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases. General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7929,77 +7929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale [Télédétection et modélisation spatiale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8041,90 +8041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement-santé : modélisation multi-échelle de systèmes épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8160,294 +8160,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As políticas públicas e os efeitos sobre as estratégias de gestão de recursos : o caso do Alto Solimões, Amazonas, Brasil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Arvor</w:t>
+                <w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sighomnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Noda, Hiroshi and Do Nascimento Noda, Sarah and Laques, Anne-Elisabeth and Léna, Philippe. </w:t>
+              <w:t xml:space="preserve">M., Bradley Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dinâmicas sócio ambientais na agricultura familiar na Amazônia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intech Open Access Publisher, pp.244-271, 2013, 978-953-51-1046-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/54536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845836v1</w:t>
+                <w:t xml:space="preserve">hal-01845661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gil Mahe</w:t>
+                <w:t xml:space="preserve">As políticas públicas e os efeitos sobre as estratégias de gestão de recursos : o caso do Alto Solimões, Amazonas, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Ivanilce Castro Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayrton Luiz Urizzi Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M., Bradley Paul. </w:t>
+              <w:t xml:space="preserve">Noda, Hiroshi and Do Nascimento Noda, Sarah and Laques, Anne-Elisabeth and Léna, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dinâmicas sócio ambientais na agricultura familiar na Amazônia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INPA/UFAM, pp.7-32, 2013, 978-85-668-0800-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845661v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8465,103 +8465,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Melting Ice Sheets on Future Global Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8669,51 +8669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="428834C7"/>
+    <w:nsid w:val="F9E767B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8900,51 +8900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-dessay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0526-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103891099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9856-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guindo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Maiga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-025-00381-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04055855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05379-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03081040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa H Sankar&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojia Hu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124509" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2019.1671634" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11121425" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0087-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Travassos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Tolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Laurens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kon&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Soumana Sissoko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourane Sissoko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourama Kamate" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Go&#239;ta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2068-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido De Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camargo Coutinho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Dalla Mora Esquerdo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Adami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392201505504" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bamba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Balogun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2015.54028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graffeo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Rebaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v063.i16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-2-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596688v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vintrou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2011.02.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86CJZQ82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1449-2010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M.J. Hall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.1.5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassane Dicko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-61" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-dessay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0526-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103891099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9856-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Maiga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-025-00381-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04055855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanogo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05379-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojia Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03081040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa H Sankar&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113982" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2019.1671634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11121425" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Travassos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Tolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Laurens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kon&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Soumana Sissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourane Sissoko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourama Kamate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samake" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Go&#239;ta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2068-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0087-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido De Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camargo Coutinho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Dalla Mora Esquerdo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Adami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392201505504" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bamba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Balogun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2015.54028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graffeo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Rebaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v063.i16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-2-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596688v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vintrou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2011.02.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86CJZQ82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1449-2010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M.J. Hall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.1.5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassane Dicko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-61" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>