--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -772,291 +772,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Land Expansion from Scratch to Urban Agglomeration in the Federal District of Brazil in the Past 60 Years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-national tailoring of seasonal malaria chemoprevention in Mali based on malaria surveillance and rainfall data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Li</w:t>
+                <w:t xml:space="preserve">Jordi Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19031032⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05379-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221345v1</w:t>
+                <w:t xml:space="preserve">inserm-04055855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-national tailoring of seasonal malaria chemoprevention in Mali based on malaria surveillance and rainfall data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issaka Sagara</w:t>
+                <w:t xml:space="preserve">Urban Land Expansion from Scratch to Urban Agglomeration in the Federal District of Brazil in the Past 60 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minmin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Landier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sanogo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peng Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.278. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05379-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04055855v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Unsupervised Multi-Scale Characterization of Urban Landscapes Based on Earth Observation Data</w:t>
               </w:r>
@@ -1170,295 +1170,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Text Classification Framework: An Overview of Dengue Landscape Factors and Satellite Earth Observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Geo-Epidemiology of Malaria at the Health Area Level, Dire Health District, Mali, 2013–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luojia Hu</w:t>
+                <w:t xml:space="preserve">Moussa H Sankaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Xu</w:t>
+                <w:t xml:space="preserve">Sokhna Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (12), pp.4509. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (11), pp.3982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17124509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17113982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221792v1</w:t>
+                <w:t xml:space="preserve">inserm-03081040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-Epidemiology of Malaria at the Health Area Level, Dire Health District, Mali, 2013–2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issaka Sagara</w:t>
+                <w:t xml:space="preserve">Semi-Supervised Text Classification Framework: An Overview of Dengue Landscape Factors and Satellite Earth Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa H Sankaré</w:t>
+                <w:t xml:space="preserve">Luojia Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokhna Dieng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
+                <w:t xml:space="preserve">Lei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (11), pp.3982. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (12), pp.4509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17113982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17124509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03081040v1</w:t>
+                <w:t xml:space="preserve">hal-04221792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Artisanal and Small‐Scale Gold Mining in Senegal Using Sentinel 2 Data</w:t>
               </w:r>
@@ -1617,51 +1617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1702,641 +1702,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02568787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Ignotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060437v2</w:t>
+                <w:t xml:space="preserve">hal-02682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhichao Li</w:t>
+                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Ignotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
+              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682042v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population estimate by people in pixel model applied to the study of dengue in the Federal District-Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Use of spatial autocorrelation and time series Landsat images for long-term monitoring of surface water shrinkage and expansion in Guanting Reservoir, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42, </w:t>
+              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (12), pp.1192-1200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.22922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2150704X.2019.1671634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397277v1</w:t>
+                <w:t xml:space="preserve">hal-04221800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of spatial autocorrelation and time series Landsat images for long-term monitoring of surface water shrinkage and expansion in Guanting Reservoir, China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhichao Li</w:t>
+                <w:t xml:space="preserve">Population estimate by people in pixel model applied to the study of dengue in the Federal District-Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Feng</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustavo Mota De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (12), pp.1192-1200. </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2150704X.2019.1671634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.22922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221800v1</w:t>
+                <w:t xml:space="preserve">hal-02397277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Monitoring of the Spatio-Temporal Patterns of Surface Water in Response to Land Use and Land Cover Types in a Mediterranean Lagoon Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (12), pp.1425. </w:t>
@@ -2387,90 +2387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (3), </w:t>
@@ -2502,295 +2502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Kassié</w:t>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
+              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959541v1</w:t>
+                <w:t xml:space="preserve">hal-01959525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959525v1</w:t>
+                <w:t xml:space="preserve">hal-01959541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics of asymptomatic malaria : bridging the gap between annual malaria resurgences in a Sahelian environment</w:t>
               </w:r>
@@ -3044,77 +3044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,77 +3178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a spatial sampling protocol using GIS to measure health disparities in Bobo-Dioulasso, Burkina Faso, a medium-sized African city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Piermay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,64 +3338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3580,77 +3580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping a Knowledge-Based Malaria Hazard Index Related to Landscape Using Remote Sensing: Application to the Cross-Border Area between French Guiana and Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3740,51 +3740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudio Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisés Mourão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Lacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Minter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanilas Rebaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Software for Spatial Statistics, 63 (16), </w:t>
@@ -4267,51 +4267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,295 +4494,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Spatio-temporal analysis of malaria within a transmission season in Bandiagara, Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gaborit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Stanislas Rebaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Tolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6785-13-45⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-2-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00914104v1</w:t>
+                <w:t xml:space="preserve">hal-01307672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of malaria within a transmission season in Bandiagara, Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
+                <w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Rebaudet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthew Laurens</w:t>
+                <w:t xml:space="preserve">Christine A Romaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-2-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6785-13-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307672v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00914104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveautés et permanences en haut Vicdessos, un territoire en reconversion</w:t>
               </w:r>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (19), pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.192. </w:t>
@@ -5036,51 +5036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat, un facteur de risque pour la santé en Afrique de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,51 +5710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lassane Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,51 +6523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Mota de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6618,51 +6618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6730,77 +6730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,77 +6860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7145,51 +7145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international LOTH Développement territorial, patrimoine et tourisme en zones fragiles et menacées : entre dynamiques économiques, démocratie participative et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Djerba, Tunisie. pp. 17-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7686,51 +7686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7830,51 +7830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7955,51 +7955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8054,77 +8054,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement-santé : modélisation multi-échelle de systèmes épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8504,51 +8504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8669,51 +8669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9E767B7"/>
+    <w:nsid w:val="63BCD68F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8900,51 +8900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-dessay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0526-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103891099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9856-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Maiga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-025-00381-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04055855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanogo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05379-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojia Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03081040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa H Sankar&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113982" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2019.1671634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11121425" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Travassos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Tolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Laurens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kon&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Soumana Sissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourane Sissoko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourama Kamate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samake" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Go&#239;ta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2068-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0087-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido De Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camargo Coutinho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Dalla Mora Esquerdo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Adami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392201505504" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bamba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Balogun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2015.54028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graffeo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Rebaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v063.i16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-2-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596688v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vintrou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2011.02.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86CJZQ82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1449-2010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M.J. Hall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.1.5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassane Dicko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-61" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-dessay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0526-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103891099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9856-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Maiga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-025-00381-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04055855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05379-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03081040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa H Sankar&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojia Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124509" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2019.1671634" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11121425" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Travassos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Tolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Laurens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kon&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Soumana Sissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourane Sissoko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourama Kamate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samake" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Go&#239;ta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2068-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0087-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido De Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camargo Coutinho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Dalla Mora Esquerdo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Adami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392201505504" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bamba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Balogun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2015.54028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graffeo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Rebaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v063.i16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-2-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596688v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vintrou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2011.02.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86CJZQ82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1449-2010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M.J. Hall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.1.5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassane Dicko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-61" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>