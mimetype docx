--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -236,295 +236,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Control Interventions on Malaria Incidence in the General Population of Mali</w:t>
+                <w:t xml:space="preserve">Addressing data imbalance in urban informal settlement mapping from earth observation using ensemble learning: A case study in Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mady Cissoko</w:t>
+                <w:t xml:space="preserve">Thomas Hallopeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issaka Sagara</w:t>
+                <w:t xml:space="preserve">Youssef Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamane Maiga</w:t>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dembélé</w:t>
+                <w:t xml:space="preserve">Vanderlei Pascoal de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.40. </w:t>
+              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44197-025-00381-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05465899v1</w:t>
+                <w:t xml:space="preserve">hal-05337270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing data imbalance in urban informal settlement mapping from earth observation using ensemble learning: A case study in Rio de Janeiro</w:t>
+                <w:t xml:space="preserve">Impact of Control Interventions on Malaria Incidence in the General Population of Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hallopeau</w:t>
+                <w:t xml:space="preserve">Mady Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Fouzai</w:t>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Guérin</w:t>
+                <w:t xml:space="preserve">Mahamane Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanderlei Pascoal de Matos</w:t>
+                <w:t xml:space="preserve">Pascal Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.100273. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s44197-025-00381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337270v1</w:t>
+                <w:t xml:space="preserve">inserm-05465899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t>
               </w:r>
@@ -772,291 +772,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-national tailoring of seasonal malaria chemoprevention in Mali based on malaria surveillance and rainfall data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban Land Expansion from Scratch to Urban Agglomeration in the Federal District of Brazil in the Past 60 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Landier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sanogo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minmin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05379-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04055855v1</w:t>
+                <w:t xml:space="preserve">hal-04221345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Land Expansion from Scratch to Urban Agglomeration in the Federal District of Brazil in the Past 60 Years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minmin Li</w:t>
+                <w:t xml:space="preserve">Sub-national tailoring of seasonal malaria chemoprevention in Mali based on malaria surveillance and rainfall data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Jordi Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Gong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (3), pp.1032. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19031032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05379-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221345v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04055855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Unsupervised Multi-Scale Characterization of Urban Landscapes Based on Earth Observation Data</w:t>
               </w:r>
@@ -1081,51 +1081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lyszczarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1170,909 +1170,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-Epidemiology of Malaria at the Health Area Level, Dire Health District, Mali, 2013–2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issaka Sagara</w:t>
+                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa H Sankaré</w:t>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokhna Dieng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (11), pp.3982. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17113982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03081040v1</w:t>
+                <w:t xml:space="preserve">hal-02682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Text Classification Framework: An Overview of Dengue Landscape Factors and Satellite Earth Observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luojia Hu</w:t>
+                <w:t xml:space="preserve">Eliane Ignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Xu</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17124509⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221792v1</w:t>
+                <w:t xml:space="preserve">hal-03060437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Artisanal and Small‐Scale Gold Mining in Senegal Using Sentinel 2 Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Ngom</w:t>
+                <w:t xml:space="preserve">Geo-Epidemiology of Malaria at the Health Area Level, Dire Health District, Mali, 2013–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mbaye</w:t>
+                <w:t xml:space="preserve">Moussa H Sankaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Catry</w:t>
+                <w:t xml:space="preserve">Sokhna Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GH000310⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (11), pp.3982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17113982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221775v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03081040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Greenland and Antarctic Ice Sheet melt on future Köppen climate zone changes simulated by an atmospheric and oceanic general circulation model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Semi-Supervised Text Classification Framework: An Overview of Dengue Landscape Factors and Satellite Earth Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luojia Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102216⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (12), pp.4509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17124509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02568787v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Mapping Artisanal and Small‐Scale Gold Mining in Senegal Using Sentinel 2 Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+                <w:t xml:space="preserve">T. Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
+              <w:t xml:space="preserve">GeoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GH000310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682042v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of Greenland and Antarctic Ice Sheet melt on future Köppen climate zone changes simulated by an atmospheric and oceanic general circulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Ignotti</w:t>
+                <w:t xml:space="preserve">Dimitri Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
+                <w:t xml:space="preserve">Amélie Rajaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.102216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060437v2</w:t>
+                <w:t xml:space="preserve">ird-02568787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of spatial autocorrelation and time series Landsat images for long-term monitoring of surface water shrinkage and expansion in Guanting Reservoir, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (12), pp.1192-1200. </w:t>
@@ -2123,90 +2123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population estimate by people in pixel model applied to the study of dengue in the Federal District-Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Silva Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Mota De Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2240,103 +2240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Monitoring of the Spatio-Temporal Patterns of Surface Water in Response to Land Use and Land Cover Types in a Mediterranean Lagoon Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (12), pp.1425. </w:t>
@@ -2368,1501 +2368,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
+                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (3), </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15030468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827332v1</w:t>
+                <w:t xml:space="preserve">hal-01959525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959525v1</w:t>
+                <w:t xml:space="preserve">hal-01959541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15030468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959541v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of asymptomatic malaria : bridging the gap between annual malaria resurgences in a Sahelian environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a spatial sampling protocol using GIS to measure health disparities in Bobo-Dioulasso, Burkina Faso, a medium-sized African city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
+                <w:t xml:space="preserve">Anna Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Travassos</w:t>
+                <w:t xml:space="preserve">Jean-Luc Piermay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Tolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Koné</w:t>
+                <w:t xml:space="preserve">Gérard Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0087-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01630569v1</w:t>
+                <w:t xml:space="preserve">halshs-01539456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamic of malaria in a suburban area along the Niger River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of asymptomatic malaria : bridging the gap between annual malaria resurgences in a Sahelian environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamadou Soumana Sissoko</w:t>
+                <w:t xml:space="preserve">Youssouf Tolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kourane Sissoko</w:t>
+                <w:t xml:space="preserve">Matthew Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourama Kamate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Siaka Goïta</w:t>
+                <w:t xml:space="preserve">Abdoulaye Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-017-2068-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629835v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01630569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Temporal dynamic of malaria in a suburban area along the Niger River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Soumana Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kourane Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
+                <w:t xml:space="preserve">Bourama Kamate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudio Aparecido de Almeida</w:t>
+                <w:t xml:space="preserve">Yacouba Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siaka Goïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advance data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/data2040037⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-2068-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673942v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spatial sampling protocol using GIS to measure health disparities in Bobo-Dioulasso, Burkina Faso, a medium-sized African city</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Piermay</w:t>
+                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Salem</w:t>
+                <w:t xml:space="preserve">Cláudio Aparecido de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (14), </w:t>
+              <w:t xml:space="preserve">Advance data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0087-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/data2040037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01539456v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
+                <w:t xml:space="preserve">Typologies and Spatialization of Agricultural Production Systems in Rondônia, Brazil: Linking Land Use, Socioeconomics and Territorial Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Adde</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Cláudio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Lacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164685⟩</w:t>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land5020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383486v1</w:t>
+                <w:t xml:space="preserve">ird-01630573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution land use and land cover mapping of the Brazilian Legal Amazon in 2008 using Landsat-5/TM and MODIS data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlio César Dalla Mora Esquerdo</w:t>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Adami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriano Venturieri</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Amazonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1809-4392201505504⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01630575v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping a Knowledge-Based Malaria Hazard Index Related to Landscape Using Remote Sensing: Application to the Cross-Border Area between French Guiana and Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">High spatial resolution land use and land cover mapping of the Brazilian Legal Amazon in 2008 using Landsat-5/TM and MODIS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudio Aparecido De Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girod</w:t>
+                <w:t xml:space="preserve">Alexandre Camargo Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+                <w:t xml:space="preserve">Júlio César Dalla Mora Esquerdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Venturieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8040319⟩</w:t>
+              <w:t xml:space="preserve">Acta Amazonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.291 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4392201505504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355255v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01630575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies and Spatialization of Agricultural Production Systems in Rondônia, Brazil: Linking Land Use, Socioeconomics and Territorial Configuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mapping a Knowledge-Based Malaria Hazard Index Related to Landscape Using Remote Sensing: Application to the Cross-Border Area between French Guiana and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Lacques</w:t>
+                <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antônio Monteiro</w:t>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land5020018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs8040319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01630573v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Vegetation and Rainfall over West Africa during the Last Three Decades (1981-2010)</w:t>
               </w:r>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Minter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanilas Rebaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Software for Spatial Statistics, 63 (16), </w:t>
@@ -4241,77 +4241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « site sentinelle » à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,429 +4360,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crue de 2012 à Niamey : un paroxysme du paradoxe du Sahel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sighomnou</w:t>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Descroix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
+                <w:t xml:space="preserve">Christine A Romaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sec.2013.0370⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6785-13-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153190v1</w:t>
+                <w:t xml:space="preserve">pasteur-00914104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of malaria within a transmission season in Bandiagara, Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
+                <w:t xml:space="preserve">La crue de 2012 à Niamey : un paroxysme du paradoxe du Sahel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sighomnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Rebaudet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthew Laurens</w:t>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-2-5⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2013.0370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307672v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaborit</w:t>
+                <w:t xml:space="preserve">Spatio-temporal analysis of malaria within a transmission season in Bandiagara, Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drissa Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine A Romaña</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
+                <w:t xml:space="preserve">Stanislas Rebaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Tolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.45. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6785-13-45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-2-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00914104v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveautés et permanences en haut Vicdessos, un territoire en reconversion</w:t>
               </w:r>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (19), pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4889,51 +4889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover, land use and malaria in the Amazon: a systematic literature review of studies using remotely sensed data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.192. </w:t>
@@ -5036,90 +5036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat, un facteur de risque pour la santé en Afrique de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Spécial AMMA, pp.73-79. </w:t>
@@ -5299,51 +5299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff evolution according to land use change in a small Sahelian catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,51 +5710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lassane Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,286 +5844,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
+                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catry Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMED 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-539-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777792v1</w:t>
+                <w:t xml:space="preserve">ird-04773426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
+                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOMED 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04773426v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
               </w:r>
@@ -6398,51 +6398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6497,77 +6497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relações entre a dinâmica do uso solo e da dengue em Brasília-DF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Silva Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Mota de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6599,597 +6599,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
+                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829916v1</w:t>
+                <w:t xml:space="preserve">hal-01490830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829736v1</w:t>
+                <w:t xml:space="preserve">hal-01829916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729653⟩</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829725v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490830v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Site Sentinelle&amp;quot; à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international LOTH Développement territorial, patrimoine et tourisme en zones fragiles et menacées : entre dynamiques économiques, démocratie participative et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Djerba, Tunisie. pp. 17-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7522,64 +7522,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des favelas par imagerie satellitaire pour un meilleur suivi sanitaire des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,64 +7686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t>
@@ -7804,77 +7804,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases. General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7929,77 +7929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale [Télédétection et modélisation spatiale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8041,90 +8041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement-santé : modélisation multi-échelle de systèmes épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8166,103 +8166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Sighomnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M., Bradley Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t>
@@ -8465,103 +8465,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Melting Ice Sheets on Future Global Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8669,51 +8669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63BCD68F"/>
+    <w:nsid w:val="F347B79F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8900,51 +8900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-dessay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0526-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103891099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9856-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Maiga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-025-00381-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04055855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05379-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03081040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa H Sankar&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojia Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124509" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2019.1671634" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11121425" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Travassos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Tolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Laurens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kon&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Soumana Sissoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourane Sissoko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourama Kamate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samake" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Go&#239;ta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2068-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0087-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido De Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camargo Coutinho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Dalla Mora Esquerdo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Adami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392201505504" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bamba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Balogun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2015.54028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graffeo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Rebaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v063.i16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-2-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596688v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vintrou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2011.02.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86CJZQ82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1449-2010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M.J. Hall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.1.5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassane Dicko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-61" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-dessay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0526-3531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103891099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9856-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Guindo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Maiga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-025-00381-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04055855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanogo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05379-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03081040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa H Sankar&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17113982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luojia Hu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124509" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2019.1671634" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11121425" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0087-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Coulibaly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Travassos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Tolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Laurens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kon&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Soumana Sissoko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourane Sissoko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourama Kamate" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Samake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Go&#239;ta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2068-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido De Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Camargo Coutinho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Dalla Mora Esquerdo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Adami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392201505504" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Bamba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahamane Konar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Balogun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2015.54028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Graffeo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Rebaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v063.i16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rebaudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-2-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596688v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vintrou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2011.02.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86CJZQ82-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souley Yero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malam Abdou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-8-1569-2011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1449-2010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M.J. Hall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.1.5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassane Dicko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-61" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>