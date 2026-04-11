--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1950,256 +1950,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d'occupation dans la plaine charentaise (fin de l'âge du Fer et Moyen Âge)</w:t>
+                <w:t xml:space="preserve">Des laitiers obtenus dans un bas fourneau ? Étude chimique et minéralogique des scories d’Oulches (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assumpcio Toledo I Mur</w:t>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Petitot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22, pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arsci.1998.965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421562v1</w:t>
+                <w:t xml:space="preserve">hal-02356129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des laitiers obtenus dans un bas fourneau ? Étude chimique et minéralogique des scories d’Oulches (Indre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un exemple d'occupation dans la plaine charentaise (fin de l'âge du Fer et Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assumpcio Toledo I Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ploquin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Codina I Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, L’estuaire de la Charente de la Protohistoire au Moyen-Age : La Challonnière et Mortantambe (Charente), 72, pp.143-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356129v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2211,303 +2211,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forgerons de Zeugma : des savoir-faire originaux ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le LiDAR (Light Detection And Ranging) : pour une histoire renouvelée des forêts charentaises charbonnées, couplage entre approche classique et détection automatisée des plates-formes de charbonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échanges culturels et identité dans la Syrie romaine : le paraître et l'intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée Jean Pouilloux, May 2012, Lyon, France. p. 139-163</w:t>
+              <w:t xml:space="preserve">Colloque Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589483v1</w:t>
+                <w:t xml:space="preserve">hal-01628169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le LiDAR (Light Detection And Ranging) : pour une histoire renouvelée des forêts charentaises charbonnées, couplage entre approche classique et détection automatisée des plates-formes de charbonnage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les forgerons de Zeugma : des savoir-faire originaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besancon, France</w:t>
+              <w:t xml:space="preserve">Échanges culturels et identité dans la Syrie romaine : le paraître et l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée Jean Pouilloux, May 2012, Lyon, France. p. 139-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628169v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation et l'apport de données LiDAR pour l'étude des forêts charbonnées de plaine charentaises (16, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Rassat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières - Etat des connaissances et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Limoges, France</w:t>
@@ -2644,64 +2644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for and studying charcoal production platforms: the utilization and implementation of LiDAR technology in charcoal-based archaeological studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,103 +3250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LiDAR : pour une histoire renouvelée des forêts charbonnées de plaine charentaises. Approche classique et détection semi-automatisée des plates-formes de charbonnage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Rassat</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque d'archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France. 2015</w:t>
@@ -3375,90 +3375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LiDAR (Light Detection And Ranging) au service de la compréhension et de l'histoire des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3500,90 +3500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de l'archéologie spatiale au service de la restitution de paysages anciens : l'exemple d'une forêt domaniale charentaise (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3625,64 +3625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Ironmaking Procedure: A Progress Report about Petrographical Studies of Slaggy Wastes from Archaeo-Ironmaking Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,103 +4173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation et l’apport de données LiDAR pour l’étude des forêts charbonnées de plaine charentaises (16, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Rassat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charbonnage, Charbonniers, Charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -4969,64 +4969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Ironmaking Procedure : A Progress Report about Petrographical Studies of Slaggy Wastes from Archaeo-Ironmaking Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,103 +5184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation et l'apport de données LiDAR pour l'étude des forêts charbonnées de plaine charentaises (16, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Rassat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5795,51 +5795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métallurgie et forêt aux périodes historiques anciennes : le cas de la forêt de la Braconne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6092,159 +6092,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de l’étude paléométallurgique d’une forge découverte dans le quartier du théatre à Vieux (Calvados)</w:t>
+                <w:t xml:space="preserve">Rapport de l’étude paléométallurgique de la forge de la villa de Touffréville (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Départemental d'Archéologie du Calvados. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03253243v1</w:t>
+                <w:t xml:space="preserve">halshs-03253233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de l’étude paléométallurgique de la forge de la villa de Touffréville (Calvados)</w:t>
+                <w:t xml:space="preserve">Rapport de l’étude paléométallurgique d’une forge découverte dans le quartier du théatre à Vieux (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Départemental d'Archéologie du Calvados. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03253233v1</w:t>
+                <w:t xml:space="preserve">halshs-03253243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Fouille programmée sur le site antique de Rom, &amp;quot;Le Bourg&amp;quot; (Deux-Sèvres)</w:t>
               </w:r>
@@ -6795,51 +6795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento Pedro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1618" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coulthard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.131.0157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Parisot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronchail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gauttier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1998.965" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01147739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01102454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#231;on" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259708v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento Pedro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1618" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coulthard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.131.0157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Parisot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronchail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gauttier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1998.965" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01147739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01102454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#231;on" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253243v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259708v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>