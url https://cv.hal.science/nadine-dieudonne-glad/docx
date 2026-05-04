--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -429,200 +429,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives archéologiques : le père de la Croix</w:t>
+                <w:t xml:space="preserve">Les thermes antiques “Saint-Germain” de Poitiers. Les données du père de la Croix revisitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Coudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.39-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2019.1618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248187v1</w:t>
+                <w:t xml:space="preserve">hal-03160216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thermes antiques “Saint-Germain” de Poitiers. Les données du père de la Croix revisitées</w:t>
+                <w:t xml:space="preserve">Archives archéologiques : le père de la Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Coudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 257, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/aquit.2019.1618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03160216v1</w:t>
+                <w:t xml:space="preserve">hal-03248187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de la fouille 2017 d’ateliers de la zone de production de fer de Meunet-Planches, Indre (VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.)</w:t>
               </w:r>
@@ -1185,178 +1185,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations archéologiques de terrain menées en Poitou-Charentes entre 2002 et 2006</w:t>
+                <w:t xml:space="preserve">Quatre années de prospection au cœur de l’agglomération antique des « Tours Mirandes » (Vendeuvre, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 36, pp.103-123</w:t>
+              <w:t xml:space="preserve">, 2007, 36, pp.57-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00347291v1</w:t>
+                <w:t xml:space="preserve">hal-03253138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre années de prospection au cœur de l’agglomération antique des « Tours Mirandes » (Vendeuvre, Vienne)</w:t>
+                <w:t xml:space="preserve">Opérations archéologiques de terrain menées en Poitou-Charentes entre 2002 et 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 36, pp.57-74</w:t>
+              <w:t xml:space="preserve">, 2007, 36, pp.103-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253138v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rom (79) : étude d’un carrefour et d’un îlot de l’agglomération antique</w:t>
               </w:r>
@@ -1643,256 +1643,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une épée romaine découverte à Saintes (Charente-Maritime)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallography of five flat Iron bars with socket from the river Saône (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+                <w:t xml:space="preserve">Jacques Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feugère</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historical metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35-2, pp.67-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662339v1</w:t>
+                <w:t xml:space="preserve">halshs-03259588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallography of five flat Iron bars with socket from the river Saône (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une épée romaine découverte à Saintes (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical metallurgy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2001.3027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03259588v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier sidérurgique gallo-romain du Latté à Oulches (Indre)</w:t>
               </w:r>
@@ -2211,303 +2211,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le LiDAR (Light Detection And Ranging) : pour une histoire renouvelée des forêts charentaises charbonnées, couplage entre approche classique et détection automatisée des plates-formes de charbonnage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les forgerons de Zeugma : des savoir-faire originaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besancon, France</w:t>
+              <w:t xml:space="preserve">Échanges culturels et identité dans la Syrie romaine : le paraître et l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée Jean Pouilloux, May 2012, Lyon, France. p. 139-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628169v1</w:t>
+                <w:t xml:space="preserve">hal-01589483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forgerons de Zeugma : des savoir-faire originaux ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le LiDAR (Light Detection And Ranging) : pour une histoire renouvelée des forêts charentaises charbonnées, couplage entre approche classique et détection automatisée des plates-formes de charbonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échanges culturels et identité dans la Syrie romaine : le paraître et l'intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée Jean Pouilloux, May 2012, Lyon, France. p. 139-163</w:t>
+              <w:t xml:space="preserve">Colloque Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589483v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation et l'apport de données LiDAR pour l'étude des forêts charbonnées de plaine charentaises (16, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières - Etat des connaissances et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Limoges, France</w:t>
@@ -2644,64 +2644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for and studying charcoal production platforms: the utilization and implementation of LiDAR technology in charcoal-based archaeological studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,103 +3250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LiDAR : pour une histoire renouvelée des forêts charbonnées de plaine charentaises. Approche classique et détection semi-automatisée des plates-formes de charbonnage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque d'archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France. 2015</w:t>
@@ -3375,90 +3375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LiDAR (Light Detection And Ranging) au service de la compréhension et de l'histoire des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3500,90 +3500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de l'archéologie spatiale au service de la restitution de paysages anciens : l'exemple d'une forêt domaniale charentaise (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3778,51 +3778,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeugma V. Les objets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,103 +4173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation et l’apport de données LiDAR pour l’étude des forêts charbonnées de plaine charentaises (16, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charbonnage, Charbonniers, Charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -4365,195 +4365,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sépulture gallo-romaine isolée découverte au Subdray (Cher), le long de la voie antique Avaricum-Argentomagus</w:t>
+                <w:t xml:space="preserve">étude métallographique d'une épée et d'éléments de fourreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lejars Thierry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensembles funéraires gallo-romains de la Loire Moyenne II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 44, pp.109-121, 2013, Revue Archéologique du Centre de la France</w:t>
+              <w:t xml:space="preserve">La Tène : la collection du Musée Schwab (Bienne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405866v1</w:t>
+                <w:t xml:space="preserve">hal-01405891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">étude métallographique d'une épée et d'éléments de fourreaux</w:t>
+                <w:t xml:space="preserve">Une sépulture gallo-romaine isolée découverte au Subdray (Cher), le long de la voie antique Avaricum-Argentomagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tène : la collection du Musée Schwab (Bienne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Ensembles funéraires gallo-romains de la Loire Moyenne II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, pp.109-121, 2013, Revue Archéologique du Centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405891v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre à Andone : architecture, activités, critères de distinction.</w:t>
               </w:r>
@@ -5184,103 +5184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation et l'apport de données LiDAR pour l'étude des forêts charbonnées de plaine charentaises (16, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Crouzevialle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5795,51 +5795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métallurgie et forêt aux périodes historiques anciennes : le cas de la forêt de la Braconne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6795,51 +6795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento Pedro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1618" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coulthard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.131.0157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Parisot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronchail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gauttier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1998.965" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01147739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01102454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#231;on" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253243v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259708v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sarmento Pedro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coudrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coulthard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.131.0157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Naveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Parisot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronchail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gauttier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1998.965" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rassat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01147739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01127016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jarrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01102454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saliou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#231;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253243v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259708v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>