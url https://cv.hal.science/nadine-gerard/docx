--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -5058,213 +5058,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement folliculaire terminal : évolution biochimique du follicule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrafollicular content of luteinizing hormone receptor, alpha-inhibin, and aromatase in relation to follicular growth, estrous cycle stage, and oocyte competence for in vitro maturation in the mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (5), pp.1120-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod60.5.1120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685546v1</w:t>
+                <w:t xml:space="preserve">hal-02698980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrafollicular content of luteinizing hormone receptor, alpha-inhibin, and aromatase in relation to follicular growth, estrous cycle stage, and oocyte competence for in vitro maturation in the mare</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement folliculaire terminal : évolution biochimique du follicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (5), pp.336-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod60.5.1120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02698980v1</w:t>
+                <w:t xml:space="preserve">hal-02685546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation-promoting factor (MPF) and mitogen activated protein kinase (MAPK) expression in relation to oocyte competence for in vitro maturation in the mare</w:t>
               </w:r>
@@ -5841,286 +5841,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual bodies activate Sertoli cell interleukin-1 alpha (IL-1α) release, which triggers IL-6 production by an autocrine mechanism, through the lipoxygenase pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver-regulating protein (LRP) is a plasma membrane protein involved in cell contact-mediated regulation of Sertoli cell function by primary spermatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Syed</w:t>
+                <w:t xml:space="preserve">A. Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">B. Kneip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legrand</w:t>
+                <w:t xml:space="preserve">H. Kercret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Parvinen</w:t>
+                <w:t xml:space="preserve">M. Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 108 (3), pp.917-925</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712902v1</w:t>
+                <w:t xml:space="preserve">hal-02714376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver-regulating protein (LRP) is a plasma membrane protein involved in cell contact-mediated regulation of Sertoli cell function by primary spermatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual bodies activate Sertoli cell interleukin-1 alpha (IL-1α) release, which triggers IL-6 production by an autocrine mechanism, through the lipoxygenase pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Syed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kneip</w:t>
+                <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kercret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rissel</w:t>
+                <w:t xml:space="preserve">M. Parvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 136 (7), pp.3070-3080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.136.7.7789334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714376v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue distribution of liver regulating protein. Evidence for a cell recognition signal common to liver, pancreas, gonads, and hemopoietic tissues</w:t>
               </w:r>
@@ -6827,243 +6827,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worasom Kundhikanjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738492v1</w:t>
+                <w:t xml:space="preserve">hal-02738934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738934v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
@@ -7918,402 +7918,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746042v1</w:t>
+                <w:t xml:space="preserve">hal-02745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191276v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
+                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745049v1</w:t>
+                <w:t xml:space="preserve">hal-01191276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
               </w:r>
@@ -8424,51 +8424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8687,51 +8687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8927,277 +8927,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
+                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750185v1</w:t>
+                <w:t xml:space="preserve">hal-02744391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744391v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
               </w:r>
@@ -9552,51 +9552,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
+                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
@@ -9610,118 +9610,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753189v1</w:t>
+                <w:t xml:space="preserve">hal-02819592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
+                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
@@ -9735,94 +9735,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819592v1</w:t>
+                <w:t xml:space="preserve">hal-02753189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of dominant follicle development in mares</w:t>
               </w:r>
@@ -10497,381 +10497,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-PAGE analysis of mammalian follicular fluid after depletion or enrichment methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of mare follicular fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayyeh Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753647v1</w:t>
+                <w:t xml:space="preserve">hal-02754062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs de la maturation ovocytaire par spectrométrie de masse sur cellules folliculaires entières : apport d'une analyse comparative multi-espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of mare follicular fluid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Lehmann</w:t>
+                <w:t xml:space="preserve">2D-PAGE analysis of mammalian follicular fluid after depletion or enrichment methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754062v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t>
               </w:r>
@@ -11034,51 +11034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. n.p</w:t>
@@ -11852,532 +11852,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interleukin-1 system in the ovarian function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of cysteamine on in vitro nuclear maturation and GSH content in equine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Reproduction-Workshop on Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France</w:t>
+              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Equine Gamete Group (EEGG). CZE., Oct 2003, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827283v1</w:t>
+                <w:t xml:space="preserve">hal-02762621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of cysteamine on in vitro nuclear maturation and GSH content in equine oocytes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interleukin-1 system in the ovarian function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Equine Gamete Group (EEGG). CZE., Oct 2003, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque International Reproduction-Workshop on Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762621v1</w:t>
+                <w:t xml:space="preserve">hal-02827283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the interleukin-I system in follicular and oocyte maturation in the mare</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steroids and prostaglandin concentrations in follicular fluid after an intrafollicular injection of interleukin-1beta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">13. International Workshop on the Development and Function of the Reproductive Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serono Foundation. DNK., Jun 2004, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759926v1</w:t>
+                <w:t xml:space="preserve">hal-02758592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids and prostaglandin concentrations in follicular fluid after an intrafollicular injection of interleukin-1beta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+                <w:t xml:space="preserve">Glutathione content in vivo and in vitro matured equine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Workshop on the Development and Function of the Reproductive Organs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Serono Foundation. DNK., Jun 2004, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">8. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2004, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758592v1</w:t>
+                <w:t xml:space="preserve">hal-02762634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione content in vivo and in vitro matured equine oocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Luciano</w:t>
+                <w:t xml:space="preserve">Involvement of the interleukin-I system in follicular and oocyte maturation in the mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2004, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762634v1</w:t>
+                <w:t xml:space="preserve">hal-02759926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cysteamine on nuclear maturation, glutathione content and glutathione peroxidase mRNA in equine cumulus-oocyte complexes</w:t>
               </w:r>
@@ -14365,247 +14365,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility and atomic force microscopy observation of avian spermatozoa incubated in uterine fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADAM family proteins are related to sperm storage in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733712v1</w:t>
+                <w:t xml:space="preserve">hal-02735796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAM family proteins are related to sperm storage in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motility and atomic force microscopy observation of avian spermatozoa incubated in uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaiyasitdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Srikimkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suebka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
+              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735796v1</w:t>
+                <w:t xml:space="preserve">hal-02733712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAM protein expression in avian sperm and female genital epithelial cells: relation to sperm storage</w:t>
               </w:r>
@@ -15118,51 +15118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atitheb Chaiyasitdhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worasom Kundhikanjana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15323,217 +15323,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605736v1</w:t>
+                <w:t xml:space="preserve">hal-01603220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603220v1</w:t>
+                <w:t xml:space="preserve">hal-01605736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive performance and fertility response of laying hens as affected by dietary energy and antioxidant substance supplementation</w:t>
               </w:r>
@@ -15903,51 +15903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atitheb Chaiyasitdhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worasom Kundhikanjana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16453,217 +16453,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken spermatozoa-sperm storage tubules cells interaction in culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740046v1</w:t>
+                <w:t xml:space="preserve">hal-01605621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chicken spermatozoa-sperm storage tubules cells interaction in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605621v1</w:t>
+                <w:t xml:space="preserve">hal-02740046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage tubules culture: a new approach for reproductive research in avian species</w:t>
               </w:r>
@@ -17395,51 +17395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17533,51 +17533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17613,277 +17613,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
+                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès Annuel de Protéomique (EuPA)</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744904v1</w:t>
+                <w:t xml:space="preserve">hal-02745845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Kohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+              <w:t xml:space="preserve">7. Congrès Annuel de Protéomique (EuPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745845v1</w:t>
+                <w:t xml:space="preserve">hal-02744904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
               </w:r>
@@ -18482,64 +18482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18603,64 +18603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19979,51 +19979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE6F47A9"/>
+    <w:nsid w:val="23A78A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20210,51 +20210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0541-7422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073956856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phocharapon Pasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayanan Pukkung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapin Jantasaeng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthipong Rakngam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutisa Khempaka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Grupen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Donadeu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Esteves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Miedzinska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K. Holyoake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01939.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-9-54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01683.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHQM2R4Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicassio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.06.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBP9KJ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Luciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perazzoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Dell'Aquila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Maritato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martoriati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-44" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1800203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.012138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Marchal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.015602" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1260509" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-42" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1240241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Bogh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bezard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(02)00650-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRHB60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.5.1335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(99)00097-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5C7NB36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685546v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod60.5.1120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/4.6.563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod59.2.456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.2.551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712902v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Syed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. St&#233;phan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.136.7.7789334" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kneip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kercret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady P. Ilyin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kneip" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viqar Syed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kaipia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wayne Bardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Parvinen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.132.1.293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;riaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1687" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Magueresse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Courtens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738934v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worasom Kundhikanjana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Holyoake" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Waddington" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Donadeu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757935v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754062v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Nadaf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maritato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760409v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764202v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galbusera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832565v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827283v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759926v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758592v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luciano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770365v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Courtens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778376v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Garnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suebka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Srikimkaew" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733712v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735796v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735861v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atitheb Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605736v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khempaka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Molee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kundhikanjana" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606994v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740046v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto V. Cordeiro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754094v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828756v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762952v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Agn&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/157523.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kercret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841405v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0541-7422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073956856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phocharapon Pasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayanan Pukkung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapin Jantasaeng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthipong Rakngam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutisa Khempaka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Grupen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Donadeu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Esteves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Miedzinska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K. Holyoake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01939.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-9-54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01683.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHQM2R4Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicassio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.06.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBP9KJ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Luciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perazzoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Dell'Aquila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Maritato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martoriati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-44" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1800203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.012138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Marchal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.015602" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1260509" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-42" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1240241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Bogh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bezard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(02)00650-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRHB60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.5.1335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(99)00097-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5C7NB36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod60.5.1120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/4.6.563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod59.2.456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.2.551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kneip" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kercret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712902v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Syed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. St&#233;phan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.136.7.7789334" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady P. Ilyin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kneip" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viqar Syed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kaipia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wayne Bardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Parvinen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.132.1.293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;riaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1687" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Magueresse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Courtens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738934v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worasom Kundhikanjana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Holyoake" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Waddington" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Donadeu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757935v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754062v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Nadaf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753647v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maritato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760409v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764202v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galbusera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832565v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758592v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762634v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759926v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luciano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770365v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Courtens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778376v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Garnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suebka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Srikimkaew" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735796v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733712v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735861v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atitheb Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khempaka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Molee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kundhikanjana" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606994v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740046v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto V. Cordeiro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754094v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828756v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762952v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Agn&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/157523.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kercret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841405v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>