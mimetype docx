--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -970,256 +970,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular mechanisms of the preovulatory follicle differenciation and ovulation: What do we know in the mare relative to other species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-50. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (4), pp.335-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618515v1</w:t>
+                <w:t xml:space="preserve">hal-02622969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Cellular and molecular mechanisms of the preovulatory follicle differenciation and ovulation: What do we know in the mare relative to other species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158 (4), pp.335-356. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622969v1</w:t>
+                <w:t xml:space="preserve">hal-02618515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ovulation chez les mammifères</w:t>
               </w:r>
@@ -3796,382 +3796,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo effect of epidermal growth factor, interleukin-1 beta, and interleukin-1RA on equine preovulatory follicles</w:t>
+                <w:t xml:space="preserve">Inhibition of in vitro maturation of equine oocytes by interleukin 1beta via specific IL-1 receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68 (5), pp.1748 - 1754. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 126 (4), pp.509-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.012138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/rep.0.1260509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677982v1</w:t>
+                <w:t xml:space="preserve">hal-02682566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of growth hormone (GH) on in vitro nuclear and cytoplasmic oocyte maturation, cumulus expansion, hyaluronan synthases and connexins 32 and 43 expression, and GH receptor messenger RNA expression in equine and porcine species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo effect of epidermal growth factor, interleukin-1 beta, and interleukin-1RA on equine preovulatory follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 69 (3), pp.1013-1022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.015602⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 68 (5), pp.1748 - 1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.012138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675514v1</w:t>
+                <w:t xml:space="preserve">hal-02677982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of in vitro maturation of equine oocytes by interleukin 1beta via specific IL-1 receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of growth hormone (GH) on in vitro nuclear and cytoplasmic oocyte maturation, cumulus expansion, hyaluronan synthases and connexins 32 and 43 expression, and GH receptor messenger RNA expression in equine and porcine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 126 (4), pp.509-515. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (3), pp.1013-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/rep.0.1260509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.015602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682566v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo effect of epidermal growth factor, interleukine-1beta, and interleukin-1RA on equine preovulatory follicles</w:t>
               </w:r>
@@ -4337,290 +4337,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the variations of follicular fluid composition during follicular growth and maturation in the mare using proton nuclear magnetic resonance (1H NMR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pure preovulatory follicular fluid promotes in vitro maturation of in vivo aspirated equine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Bogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baltsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/rep.0.1240241⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 57, pp.1765-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-691X(02)00650-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682943v1</w:t>
+                <w:t xml:space="preserve">hal-02682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure preovulatory follicular fluid promotes in vitro maturation of in vivo aspirated equine oocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Bezard</w:t>
+                <w:t xml:space="preserve">Analysis of the variations of follicular fluid composition during follicular growth and maturation in the mare using proton nuclear magnetic resonance (1H NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0093-691X(02)00650-7⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124, pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/rep.0.1240241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682522v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of interleukin-1 (IL-1) system genes in equine cumulus-oocyte complexes and influence of IL-1beta during in vitro maturation</w:t>
               </w:r>
@@ -5090,51 +5090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5471,51 +5471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte competence for in vitro maturation is associated with histone H1 kinase activity and is influenced by estrous cycle stage in the mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5841,286 +5841,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver-regulating protein (LRP) is a plasma membrane protein involved in cell contact-mediated regulation of Sertoli cell function by primary spermatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual bodies activate Sertoli cell interleukin-1 alpha (IL-1α) release, which triggers IL-6 production by an autocrine mechanism, through the lipoxygenase pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Syed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kercret</w:t>
+                <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rissel</w:t>
+                <w:t xml:space="preserve">M. Parvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 136 (7), pp.3070-3080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.136.7.7789334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714376v1</w:t>
+                <w:t xml:space="preserve">hal-02712902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual bodies activate Sertoli cell interleukin-1 alpha (IL-1α) release, which triggers IL-6 production by an autocrine mechanism, through the lipoxygenase pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Syed</w:t>
+                <w:t xml:space="preserve">Liver-regulating protein (LRP) is a plasma membrane protein involved in cell contact-mediated regulation of Sertoli cell function by primary spermatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">A. Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legrand</w:t>
+                <w:t xml:space="preserve">B. Kneip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Parvinen</w:t>
+                <w:t xml:space="preserve">H. Kercret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 108 (3), pp.917-925</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712902v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue distribution of liver regulating protein. Evidence for a cell recognition signal common to liver, pancreas, gonads, and hemopoietic tissues</w:t>
               </w:r>
@@ -6827,243 +6827,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738934v1</w:t>
+                <w:t xml:space="preserve">hal-02738492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worasom Kundhikanjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738492v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
@@ -7101,51 +7101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
@@ -7187,51 +7187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,51 +7338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7437,51 +7437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,51 +7793,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
@@ -7872,222 +7872,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744497v1</w:t>
+                <w:t xml:space="preserve">hal-02746042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
+                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745049v1</w:t>
+                <w:t xml:space="preserve">hal-01191276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
+                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
@@ -8122,198 +8122,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746042v1</w:t>
+                <w:t xml:space="preserve">hal-02744497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
+                <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191276v1</w:t>
+                <w:t xml:space="preserve">hal-02745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
               </w:r>
@@ -8351,51 +8351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
@@ -8424,51 +8424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8575,51 +8575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Soutonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8687,51 +8687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8927,277 +8927,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744391v1</w:t>
+                <w:t xml:space="preserve">hal-02750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
+                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750185v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
               </w:r>
@@ -9552,176 +9552,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome analysis of dominant follicle development in mares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Waddington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Donadeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819592v1</w:t>
+                <w:t xml:space="preserve">hal-02750486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
+                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
@@ -9735,202 +9718,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753189v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of dominant follicle development in mares</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750486v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of equine follicular fluid during late follicle development</w:t>
               </w:r>
@@ -10244,77 +10244,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global gene expression analyses of equine follicle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Waddington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Donadeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Annual Meeting of the Society for the Study of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10497,381 +10497,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of mare follicular fluid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Lehmann</w:t>
+                <w:t xml:space="preserve">2D-PAGE analysis of mammalian follicular fluid after depletion or enrichment methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754062v1</w:t>
+                <w:t xml:space="preserve">hal-02753647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs de la maturation ovocytaire par spectrométrie de masse sur cellules folliculaires entières : apport d'une analyse comparative multi-espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-PAGE analysis of mammalian follicular fluid after depletion or enrichment methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of mare follicular fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayyeh Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753647v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t>
               </w:r>
@@ -11034,51 +11034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. n.p</w:t>
@@ -11757,627 +11757,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an intrafollicular injection of interleukin-1beta on equine oocyte cytoplasmic maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of the interleukin-I system in follicular and oocyte maturation in the mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Reproduction-Workshop Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832565v1</w:t>
+                <w:t xml:space="preserve">hal-02759926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of cysteamine on in vitro nuclear maturation and GSH content in equine oocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+                <w:t xml:space="preserve">Effect of an intrafollicular injection of interleukin-1beta on equine oocyte cytoplasmic maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Equine Gamete Group (EEGG). CZE., Oct 2003, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque International Reproduction-Workshop Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762621v1</w:t>
+                <w:t xml:space="preserve">hal-02832565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interleukin-1 system in the ovarian function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of cysteamine on in vitro nuclear maturation and GSH content in equine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Reproduction-Workshop on Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France</w:t>
+              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Equine Gamete Group (EEGG). CZE., Oct 2003, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827283v1</w:t>
+                <w:t xml:space="preserve">hal-02762621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids and prostaglandin concentrations in follicular fluid after an intrafollicular injection of interleukin-1beta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interleukin-1 system in the ovarian function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Workshop on the Development and Function of the Reproductive Organs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Serono Foundation. DNK., Jun 2004, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque International Reproduction-Workshop on Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758592v1</w:t>
+                <w:t xml:space="preserve">hal-02827283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione content in vivo and in vitro matured equine oocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+                <w:t xml:space="preserve">Steroids and prostaglandin concentrations in follicular fluid after an intrafollicular injection of interleukin-1beta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2004, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">13. International Workshop on the Development and Function of the Reproductive Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serono Foundation. DNK., Jun 2004, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762634v1</w:t>
+                <w:t xml:space="preserve">hal-02758592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the interleukin-I system in follicular and oocyte maturation in the mare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Caillaud</w:t>
+                <w:t xml:space="preserve">Glutathione content in vivo and in vitro matured equine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">8. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2004, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759926v1</w:t>
+                <w:t xml:space="preserve">hal-02762634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cysteamine on nuclear maturation, glutathione content and glutathione peroxidase mRNA in equine cumulus-oocyte complexes</w:t>
               </w:r>
@@ -14365,247 +14365,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAM family proteins are related to sperm storage in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motility and atomic force microscopy observation of avian spermatozoa incubated in uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaiyasitdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Srikimkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suebka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
+              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735796v1</w:t>
+                <w:t xml:space="preserve">hal-02733712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility and atomic force microscopy observation of avian spermatozoa incubated in uterine fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADAM family proteins are related to sperm storage in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733712v1</w:t>
+                <w:t xml:space="preserve">hal-02735796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAM protein expression in avian sperm and female genital epithelial cells: relation to sperm storage</w:t>
               </w:r>
@@ -14788,158 +14788,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen's fertility is correlated to caspases activation on sperm storage tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atitheb Chaiyasitdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worasom Kundhikanjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605329v1</w:t>
+                <w:t xml:space="preserve">hal-01603156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosome release by sperm storage tubule cells are spermatozoid dependent: an in vitro study in the chicken</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+                <w:t xml:space="preserve">Hen's fertility is correlated to caspases activation on sperm storage tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14948,277 +14978,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603124v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspases and TNFα activation in sperm storage tubules is correlated with hen's fertility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+                <w:t xml:space="preserve">Exosome release by sperm storage tubule cells are spermatozoid dependent: an in vitro study in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bath, United Kingdom. 2017, 33rd Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
+              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735861v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caspases and TNFα activation in sperm storage tubules is correlated with hen's fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bath, United Kingdom. 2017, 33rd Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603156v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
@@ -15323,217 +15323,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603220v1</w:t>
+                <w:t xml:space="preserve">hal-01605736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605736v1</w:t>
+                <w:t xml:space="preserve">hal-01603220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive performance and fertility response of laying hens as affected by dietary energy and antioxidant substance supplementation</w:t>
               </w:r>
@@ -15890,64 +15890,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atitheb Chaiyasitdhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worasom Kundhikanjana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16453,217 +16453,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chicken spermatozoa-sperm storage tubules cells interaction in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605621v1</w:t>
+                <w:t xml:space="preserve">hal-02740046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken spermatozoa-sperm storage tubules cells interaction in culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740046v1</w:t>
+                <w:t xml:space="preserve">hal-01605621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage tubules culture: a new approach for reproductive research in avian species</w:t>
               </w:r>
@@ -16770,51 +16770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16895,51 +16895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17007,51 +17007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17395,77 +17395,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
@@ -17533,51 +17533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17613,277 +17613,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Kohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+              <w:t xml:space="preserve">7. Congrès Annuel de Protéomique (EuPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745845v1</w:t>
+                <w:t xml:space="preserve">hal-02744904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
+                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès Annuel de Protéomique (EuPA)</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744904v1</w:t>
+                <w:t xml:space="preserve">hal-02745845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
               </w:r>
@@ -18482,64 +18482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18603,64 +18603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19979,51 +19979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23A78A50"/>
+    <w:nsid w:val="A0480648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20210,51 +20210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0541-7422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073956856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phocharapon Pasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayanan Pukkung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapin Jantasaeng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthipong Rakngam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutisa Khempaka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Grupen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Donadeu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Esteves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Miedzinska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K. Holyoake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01939.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-9-54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01683.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHQM2R4Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicassio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.06.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBP9KJ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Luciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perazzoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Dell'Aquila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Maritato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martoriati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-44" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1800203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.012138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Marchal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.015602" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1260509" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-42" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1240241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Bogh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bezard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(02)00650-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRHB60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.5.1335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(99)00097-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5C7NB36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod60.5.1120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/4.6.563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod59.2.456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.2.551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kneip" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kercret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712902v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Syed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. St&#233;phan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.136.7.7789334" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady P. Ilyin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kneip" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viqar Syed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kaipia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wayne Bardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Parvinen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.132.1.293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;riaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1687" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Magueresse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Courtens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738934v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worasom Kundhikanjana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Holyoake" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Waddington" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Donadeu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757935v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754062v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Nadaf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753647v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maritato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760409v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764202v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galbusera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832565v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758592v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762634v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759926v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luciano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770365v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Courtens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778376v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Garnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suebka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Srikimkaew" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735796v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733712v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735861v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atitheb Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605736v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khempaka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Molee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kundhikanjana" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606994v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740046v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto V. Cordeiro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754094v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828756v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762952v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Agn&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/157523.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kercret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841405v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0541-7422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073956856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phocharapon Pasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayanan Pukkung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapin Jantasaeng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthipong Rakngam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutisa Khempaka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Grupen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Donadeu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Esteves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Miedzinska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K. Holyoake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01939.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-9-54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01683.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHQM2R4Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicassio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.06.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBP9KJ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Luciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perazzoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Dell'Aquila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Maritato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martoriati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-44" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1800203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1260509" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.012138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Marchal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.015602" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-42" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682522v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Bogh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bezard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(02)00650-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRHB60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1240241" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.5.1335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(99)00097-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5C7NB36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod60.5.1120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/4.6.563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod59.2.456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.2.551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712902v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Syed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. St&#233;phan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.136.7.7789334" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kneip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kercret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady P. Ilyin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kneip" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viqar Syed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kaipia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wayne Bardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Parvinen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.132.1.293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;riaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1687" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Magueresse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Courtens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738934v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worasom Kundhikanjana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Holyoake" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750486v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Waddington" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Donadeu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757935v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754062v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Nadaf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maritato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760409v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764202v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galbusera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832565v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827283v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758592v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luciano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770365v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Courtens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778376v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Garnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suebka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Srikimkaew" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733712v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735796v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603156v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atitheb Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605329v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603124v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605736v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khempaka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Molee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kundhikanjana" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606994v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740046v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto V. Cordeiro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754094v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828756v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762952v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Agn&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/157523.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kercret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841405v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>