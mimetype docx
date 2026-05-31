--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -970,256 +970,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Cellular and molecular mechanisms of the preovulatory follicle differenciation and ovulation: What do we know in the mare relative to other species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158 (4), pp.335-356. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622969v1</w:t>
+                <w:t xml:space="preserve">hal-02618515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular mechanisms of the preovulatory follicle differenciation and ovulation: What do we know in the mare relative to other species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-50. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (4), pp.335-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618515v1</w:t>
+                <w:t xml:space="preserve">hal-02622969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ovulation chez les mammifères</w:t>
               </w:r>
@@ -3398,572 +3398,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolytic degradation of IGF-binding protein (IGFBP)-2 in equine ovarian follicles: involvement of pregnancy-associated plasma protein-A (PAPP-A) and association with dominant but not subordinated follicles</w:t>
+                <w:t xml:space="preserve">The interleukin-1 system and female reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delpuech</w:t>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Oxvig</w:t>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Overgaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 182 (3), pp.457-466. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.0.1820457⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 180 (2), pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.0.1800203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683023v1</w:t>
+                <w:t xml:space="preserve">hal-02678890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulus expansion, nuclear maturation and connexin 43, cyclooxygenase-2 and FSH receptor mRNA expression in equine cumulus-oocyte complexes cultured in vitro in the presence of FSH and precursors for hyaluronic acid synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteolytic degradation of IGF-binding protein (IGFBP)-2 in equine ovarian follicles: involvement of pregnancy-associated plasma protein-A (PAPP-A) and association with dominant but not subordinated follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elena Dell'Aquila</w:t>
+                <w:t xml:space="preserve">C. Oxvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Caillaud</w:t>
+                <w:t xml:space="preserve">M.T. Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Maritato</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-2-44⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 182 (3), pp.457-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.0.1820457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672784v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interleukin-1 system and female reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulus expansion, nuclear maturation and connexin 43, cyclooxygenase-2 and FSH receptor mRNA expression in equine cumulus-oocyte complexes cultured in vitro in the presence of FSH and precursors for hyaluronic acid synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Dell'Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Maritato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 180 (2), pp.203-212. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/joe.0.1800203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-2-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02678890v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of in vitro maturation of equine oocytes by interleukin 1beta via specific IL-1 receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Interleukin-I (IL-1) system gene expression in granulosa cells : kinetics during terminal preovulatory follicle maturation in the mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 126 (4), pp.509-515. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/rep.0.1260509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-1-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682566v1</w:t>
+                <w:t xml:space="preserve">hal-02672165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo effect of epidermal growth factor, interleukin-1 beta, and interleukin-1RA on equine preovulatory follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,64 +4010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of growth hormone (GH) on in vitro nuclear and cytoplasmic oocyte maturation, cumulus expansion, hyaluronan synthases and connexins 32 and 43 expression, and GH receptor messenger RNA expression in equine and porcine species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,519 +4125,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo effect of epidermal growth factor, interleukine-1beta, and interleukin-1RA on equine preovulatory follicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+                <w:t xml:space="preserve">Inhibition of in vitro maturation of equine oocytes by interleukin 1beta via specific IL-1 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 126 (4), pp.509-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/rep.0.1260509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669282v1</w:t>
+                <w:t xml:space="preserve">hal-02682566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-I (IL-1) system gene expression in granulosa cells : kinetics during terminal preovulatory follicle maturation in the mare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Martoriati</w:t>
+                <w:t xml:space="preserve">In vivo effect of epidermal growth factor, interleukine-1beta, and interleukin-1RA on equine preovulatory follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.1748-1754</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672165v1</w:t>
+                <w:t xml:space="preserve">hal-02669282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure preovulatory follicular fluid promotes in vitro maturation of in vivo aspirated equine oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the variations of follicular fluid composition during follicular growth and maturation in the mare using proton nuclear magnetic resonance (1H NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.B. Bogh</w:t>
+                <w:t xml:space="preserve">S. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Bezard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0093-691X(02)00650-7⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124, pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/rep.0.1240241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682522v1</w:t>
+                <w:t xml:space="preserve">hal-02682943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the variations of follicular fluid composition during follicular growth and maturation in the mare using proton nuclear magnetic resonance (1H NMR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pure preovulatory follicular fluid promotes in vitro maturation of in vivo aspirated equine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Bogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baltsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 57, pp.1765-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-691X(02)00650-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/rep.0.1240241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02682943v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of interleukin-1 (IL-1) system genes in equine cumulus-oocyte complexes and influence of IL-1beta during in vitro maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of intrafollicular injection of epidermal growth factor on meiosis resumption and cumulus expansion of oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,51 +5090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5380,51 +5380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrafollicular insulin-like growth factor-binding protein levels in equine ovarian follicles during preovulatory maturation and regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 58 (6), pp.1508-1514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5471,51 +5471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte competence for in vitro maturation is associated with histone H1 kinase activity and is influenced by estrous cycle stage in the mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5841,286 +5841,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual bodies activate Sertoli cell interleukin-1 alpha (IL-1α) release, which triggers IL-6 production by an autocrine mechanism, through the lipoxygenase pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver-regulating protein (LRP) is a plasma membrane protein involved in cell contact-mediated regulation of Sertoli cell function by primary spermatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Syed</w:t>
+                <w:t xml:space="preserve">A. Corlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">B. Kneip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legrand</w:t>
+                <w:t xml:space="preserve">H. Kercret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Parvinen</w:t>
+                <w:t xml:space="preserve">M. Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 108 (3), pp.917-925</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712902v1</w:t>
+                <w:t xml:space="preserve">hal-02714376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver-regulating protein (LRP) is a plasma membrane protein involved in cell contact-mediated regulation of Sertoli cell function by primary spermatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual bodies activate Sertoli cell interleukin-1 alpha (IL-1α) release, which triggers IL-6 production by an autocrine mechanism, through the lipoxygenase pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Syed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kneip</w:t>
+                <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kercret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rissel</w:t>
+                <w:t xml:space="preserve">M. Parvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 136 (7), pp.3070-3080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.136.7.7789334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714376v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue distribution of liver regulating protein. Evidence for a cell recognition signal common to liver, pancreas, gonads, and hemopoietic tissues</w:t>
               </w:r>
@@ -6225,347 +6225,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, ontogeny, and regulation of an interleukin-6-like factor in the rat seminiferous tubule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-vitro influence of germ cells on Sertoli cell-secreted proteins: a two-dimensional gel electrophoresis analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viqar Syed</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16 (4), pp.285-291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713075v1</w:t>
+                <w:t xml:space="preserve">hal-02715555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLUT2 surface expression and intracellular transport via the constitutive pathway in pancreatic beta cells and insulinoma : evidence for a block in trans-golgi network exit by brefeldin A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thorens</w:t>
+                <w:t xml:space="preserve">Identification, ontogeny, and regulation of an interleukin-6-like factor in the rat seminiferous tubule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viqar Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kaipia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wayne Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martti Parvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.123.6.1687⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 132 (1), pp.293-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.132.1.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715551v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro influence of germ cells on Sertoli cell-secreted proteins: a two-dimensional gel electrophoresis analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GLUT2 surface expression and intracellular transport via the constitutive pathway in pancreatic beta cells and insulinoma : evidence for a block in trans-golgi network exit by brefeldin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jégou</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dériaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 123 (6), pp.1687-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.123.6.1687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715555v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule de Sertoli et cellules germinales : dialogue ou labyrinthe ? (Etude in vitro chez le rat)</w:t>
               </w:r>
@@ -7101,51 +7101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t>
@@ -7187,51 +7187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7293,277 +7293,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken sperm cells MALDI-TOF profiling and TOP-DOWN protein identification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche (GDR3545). FRA., Oct 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Spermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738809v1</w:t>
+                <w:t xml:space="preserve">hal-02738618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chicken sperm cells MALDI-TOF profiling and TOP-DOWN protein identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Spermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche (GDR3545). FRA., Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738618v1</w:t>
+                <w:t xml:space="preserve">hal-02738809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du fluide utérin de Gallus gallus par spectrométrie de masse ''bottom up'' : comparaison de deux lignées de poules et effet de l'insémination artificielle</w:t>
               </w:r>
@@ -7793,432 +7793,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746042v1</w:t>
+                <w:t xml:space="preserve">hal-02750185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191276v1</w:t>
+                <w:t xml:space="preserve">hal-02744391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact cells MALDI-TOF mass spectrometry profiling of male chicken Gallus gallus semen: comparison between fresh and frozen sperm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8263,2973 +8263,2973 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744407v1</w:t>
+                <w:t xml:space="preserve">hal-02746042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749522v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.133</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019051v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse protéomique par ICM-MS des semences de coqs Gallus gallus: comparaison entre sperme frais et congelé/décongelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748673v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02747004v1</w:t>
+                <w:t xml:space="preserve">hal-01019051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du sperme de coq: profil MALDI-TOF du plasma séminal et des spermatozoïdes congelés/décongelés afin de caractériser des biomarqueurs de la qualité de la semence et les interactions entre cellules et fluides</w:t>
+                <w:t xml:space="preserve">Semen chicken phenotype using MALDI-TOF profiling of seminal plasma or ejaculated spermatozoa to display quality semen biomarkers and interactions between cells and fluids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.98</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750185v1</w:t>
+                <w:t xml:space="preserve">hal-02748673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animals. Dublin, IRL., Aug 2012, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744391v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ICM-MS analysis to display specific protein interactions between cells (spermatozoa) and biologic fluid (seminal plasma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746261v1</w:t>
+                <w:t xml:space="preserve">hal-02747162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749466v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS analysis to display specific protein interactions between cells (spermatozoa) and biologic fluid (seminal plasma)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Biomarkers of chicken sperm quality displayed by intact cells MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747162v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of dominant follicle development in mares</w:t>
+                <w:t xml:space="preserve">Le liquide folliculaire chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Donadeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
+              <w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l’Etude de la Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750486v1</w:t>
+                <w:t xml:space="preserve">hal-02757935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of equine follicular fluid during late follicle development</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis of dominant follicle development in mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Waddington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Donadeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">International Symposium on Equine Reproduction (ISER 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lexington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752401v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le liquide folliculaire chez les mammifères</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of equine follicular fluid during late follicle development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'Etude de la Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755732v1</w:t>
+                <w:t xml:space="preserve">hal-02752401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroid content and proteomic analysis of canine follicular fluid during the preovulatory period</w:t>
+                <w:t xml:space="preserve">Le liquide folliculaire chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress of the European Veterinary Society for Small Animal Reproduction (EVSSAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Louvain-la-Neuve, Belgium. 1 p</w:t>
+              <w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'Etude de la Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816499v1</w:t>
+                <w:t xml:space="preserve">hal-02755732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene expression analyses of equine follicle development</w:t>
+                <w:t xml:space="preserve">Steroid content and proteomic analysis of canine follicular fluid during the preovulatory period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Annual Meeting of the Society for the Study of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Milwaukee, United States</w:t>
+              <w:t xml:space="preserve">7. Congress of the European Veterinary Society for Small Animal Reproduction (EVSSAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Louvain-la-Neuve, Belgium. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754849v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie confocale fibrée (CellVizio) pour l’étude de fonctions biologiques in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global gene expression analyses of equine follicle development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Waddington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Donadeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres Biotech de Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Saint Malo, France. 1 p</w:t>
+              <w:t xml:space="preserve">43. Annual Meeting of the Society for the Study of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811824v1</w:t>
+                <w:t xml:space="preserve">hal-02754849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le liquide folliculaire chez les mammifères</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopie confocale fibrée (CellVizio) pour l’étude de fonctions biologiques in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l’Etude de la Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres Biotech de Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Saint Malo, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757935v1</w:t>
+                <w:t xml:space="preserve">hal-02811824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-PAGE analysis of mammalian follicular fluid after depletion or enrichment methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of canine follicular fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
+              <w:t xml:space="preserve">International Conference Centre "Fertility 2009"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753647v1</w:t>
+                <w:t xml:space="preserve">hal-02751262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs de la maturation ovocytaire par spectrométrie de masse sur cellules folliculaires entières : apport d'une analyse comparative multi-espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of mare follicular fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayyeh Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D-PAGE analysis of mammalian follicular fluid after depletion or enrichment methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayyeh Fahiminiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755880v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICM-MS profiling of cumulus cells as a non-invasive method to access potential markers of oocyte maturation in bovine, equine and human</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Royère</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. n.p</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816804v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of canine follicular fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+                <w:t xml:space="preserve">ICM-MS profiling of cumulus cells as a non-invasive method to access potential markers of oocyte maturation in bovine, equine and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Centre "Fertility 2009"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751262v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexing the equine fetus by amplification of SRY and TSPY genes during early to mid-gestation</w:t>
               </w:r>
@@ -11323,51 +11323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of interleukin-1beta on equine oocyte maturation and fertilization after ICSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Dell'Aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11757,627 +11757,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the interleukin-I system in follicular and oocyte maturation in the mare</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Effect of an intrafollicular injection of interleukin-1beta on equine oocyte cytoplasmic maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque International Reproduction-Workshop Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759926v1</w:t>
+                <w:t xml:space="preserve">hal-02832565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an intrafollicular injection of interleukin-1beta on equine oocyte cytoplasmic maturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Steroids and prostaglandin concentrations in follicular fluid after an intrafollicular injection of interleukin-1beta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Reproduction-Workshop Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. International Workshop on the Development and Function of the Reproductive Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serono Foundation. DNK., Jun 2004, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832565v1</w:t>
+                <w:t xml:space="preserve">hal-02758592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of cysteamine on in vitro nuclear maturation and GSH content in equine oocytes</w:t>
+                <w:t xml:space="preserve">Glutathione content in vivo and in vitro matured equine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Equine Gamete Group (EEGG). CZE., Oct 2003, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">8. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2004, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762621v1</w:t>
+                <w:t xml:space="preserve">hal-02762634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interleukin-1 system in the ovarian function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of cysteamine on in vitro nuclear maturation and GSH content in equine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Reproduction-Workshop on Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France</w:t>
+              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Equine Gamete Group (EEGG). CZE., Oct 2003, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827283v1</w:t>
+                <w:t xml:space="preserve">hal-02762621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids and prostaglandin concentrations in follicular fluid after an intrafollicular injection of interleukin-1beta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">The interleukin-1 system in the ovarian function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Workshop on the Development and Function of the Reproductive Organs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Serono Foundation. DNK., Jun 2004, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque International Reproduction-Workshop on Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop Reproduction. FRA., Oct 2004, Bagnoles-de-l'Orne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758592v1</w:t>
+                <w:t xml:space="preserve">hal-02827283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione content in vivo and in vitro matured equine oocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Luciano</w:t>
+                <w:t xml:space="preserve">Involvement of the interleukin-I system in follicular and oocyte maturation in the mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2004, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">3. Meeting of the European Equine Gamete Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762634v1</w:t>
+                <w:t xml:space="preserve">hal-02759926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cysteamine on nuclear maturation, glutathione content and glutathione peroxidase mRNA in equine cumulus-oocyte complexes</w:t>
               </w:r>
@@ -12484,51 +12484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of ZP3 proteins and N-acetylglucosamine residues on equine and porcine zona pellucida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12596,64 +12596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vitro effect of growth hormone (GH) on hyaluronan synthases and connexins 32 and 43 expression and GH receptor mRNA expression in equine COCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12717,51 +12717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an intrafollicular injection of interleukin-1β on steroid and prostaglandin production in the mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12825,51 +12825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transvaginal ultrasound-guided injection in equine follicles: a new tool to study local effects of paracrine factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12907,64 +12907,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidogenesis in equine granulosa cells: Effect of interleukin-1β</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Romec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13028,51 +13028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of intrafollicular injection of epidermal growth factor on meiosis resumption and cumulus expansion of oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13175,51 +13175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maritato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13300,51 +13300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13380,316 +13380,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of stallion sperm quality by native phosphocaseinate: a direct or indirect effect ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interleukin-1 gene expression in equine granulosa cells and effects of IL-1 on the in vitro nuclear maturation of equine oocystes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Batellier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Equine Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">Annual Conference, Society for the Study of Fertility, Joint Winter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). USA., Dec 2000, Utrech, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770365v1</w:t>
+                <w:t xml:space="preserve">hal-02766884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1 gene expression in equine granulosa cells and effects of IL-1 on the in vitro nuclear maturation of equine oocystes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+                <w:t xml:space="preserve">Preservation of stallion sperm quality by native phosphocaseinate: a direct or indirect effect ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bernard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Courtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference, Society for the Study of Fertility, Joint Winter Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). USA., Dec 2000, Utrech, Netherlands</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Equine Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766884v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of equine Luteinizing Hormone (eLH) and equine Growth Hormone (eGH) on nuclear maturation and cumulus expansion in the equine oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13766,51 +13766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor binding proteins (IGFBPS) during follicular growth, preovulatory maturation, and regression in the equine ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Paracrine Mechanisms in Female Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ares-Serono Foundation. CHE., Jun 1997, Seville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14132,51 +14132,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in hen’s reproductive tract: metabolic composition of the uterine fluid after artificial insemination</w:t>
+                <w:t xml:space="preserve">Differential metabolic composition of the uterine fluid from fertile and subfertile hens after artificial insemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
@@ -14194,877 +14194,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737413v1</w:t>
+                <w:t xml:space="preserve">hal-02733802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; effect of avian uterine fluid on spermatozoa motility and atomic force microscopy morphology</w:t>
+                <w:t xml:space="preserve">Sperm storage in hen’s reproductive tract: metabolic composition of the uterine fluid after artificial insemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
+              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736368v1</w:t>
+                <w:t xml:space="preserve">hal-02737413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility and atomic force microscopy observation of avian spermatozoa incubated in uterine fluid</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; effect of avian uterine fluid on spermatozoa motility and atomic force microscopy morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaiyasitdhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Suebka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O. Srikimkaew</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Suebka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733712v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAM family proteins are related to sperm storage in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motility and atomic force microscopy observation of avian spermatozoa incubated in uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaiyasitdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Srikimkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suebka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
+              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735796v1</w:t>
+                <w:t xml:space="preserve">hal-02733712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAM protein expression in avian sperm and female genital epithelial cells: relation to sperm storage</w:t>
+                <w:t xml:space="preserve">ADAM family proteins are related to sperm storage in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733666v1</w:t>
+                <w:t xml:space="preserve">hal-02735796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential metabolic composition of the uterine fluid from fertile and subfertile hens after artificial insemination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADAM protein expression in avian sperm and female genital epithelial cells: relation to sperm storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. , 2018, Avian Model Systems 10 - Programme and Abstract Book</w:t>
+              <w:t xml:space="preserve">34. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018, Proceedings of the 34th Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733802v1</w:t>
+                <w:t xml:space="preserve">hal-02733666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603156v1</w:t>
+                <w:t xml:space="preserve">hal-01605736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen's fertility is correlated to caspases activation on sperm storage tubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605329v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosome release by sperm storage tubule cells are spermatozoid dependent: an in vitro study in the chicken</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+                <w:t xml:space="preserve">Hen's fertility is correlated to caspases activation on sperm storage tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15073,2067 +15043,2097 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603124v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspases and TNFα activation in sperm storage tubules is correlated with hen's fertility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+                <w:t xml:space="preserve">Exosome release by sperm storage tubule cells are spermatozoid dependent: an in vitro study in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bath, United Kingdom. 2017, 33rd Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
+              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735861v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caspases and TNFα activation in sperm storage tubules is correlated with hen's fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bath, United Kingdom. 2017, 33rd Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605263v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atitheb Chaiyasitdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worasom Kundhikanjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605736v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
+                <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603220v1</w:t>
+                <w:t xml:space="preserve">hal-01605263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive performance and fertility response of laying hens as affected by dietary energy and antioxidant substance supplementation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Molee</w:t>
+                <w:t xml:space="preserve">Chicken spermatozoa-sperm storage tubules cells interaction in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Tropical Animal Science and Production (TASP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bangkok, Thailand. , 343 p., 2016, 1st International Conference on Tropical Animal Science and Production (TASP 2016)</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602975v1</w:t>
+                <w:t xml:space="preserve">hal-02740046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage: expression of progesterone receptors, structural proteins, and heat shock proteins in the avian oviduct</w:t>
+                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t>
+              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741452v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproductive performance and fertility response of laying hens as affected by dietary energy and antioxidant substance supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khempaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Molee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Seillac, France. , 97 p., 2016, 29e Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">1. International Conference on Tropical Animal Science and Production (TASP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bangkok, Thailand. , 343 p., 2016, 1st International Conference on Tropical Animal Science and Production (TASP 2016)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602196v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Seillac, France. , 97 p., 2016, 29e Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740739v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in hens: comprehensive proteomic analysis of uterine fluid and SST in relation to fertility lenght</w:t>
+                <w:t xml:space="preserve">Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atitheb Chaiyasitdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worasom Kundhikanjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608737v1</w:t>
+                <w:t xml:space="preserve">hal-02740739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
+                <w:t xml:space="preserve">Sperm storage: expression of progesterone receptors, structural proteins, and heat shock proteins in the avian oviduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605654v1</w:t>
+                <w:t xml:space="preserve">hal-02741452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
+                <w:t xml:space="preserve">Sperm storage in hens: comprehensive proteomic analysis of uterine fluid and SST in relation to fertility lenght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602972v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm storage: Ultrastructural investigation of avian spermatozoa incubated in selected fractions of uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaiyasitdhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kundhikanjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606994v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken spermatozoa-sperm storage tubules cells interaction in culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740046v1</w:t>
+                <w:t xml:space="preserve">hal-01602972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro interaction of spermatozoa with hen's sperm storage tubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605621v1</w:t>
+                <w:t xml:space="preserve">hal-01606994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage tubules culture: a new approach for reproductive research in avian species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic and bioinformatic analysis of avian uterine fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015, SMAP 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740051v1</w:t>
+                <w:t xml:space="preserve">hal-02738695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive proteomic analysis of Gallus gallus uterine fluid</w:t>
+                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740039v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and bioinformatic analysis of avian uterine fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm storage tubules culture: a new approach for reproductive research in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto V. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015, SMAP 2015</w:t>
+              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738695v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t>
+                <w:t xml:space="preserve">Comprehensive proteomic analysis of Gallus gallus uterine fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739803v1</w:t>
+                <w:t xml:space="preserve">hal-02740039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t>
               </w:r>
@@ -17317,573 +17317,573 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">7. Congrès Annuel de Protéomique (EuPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601842v1</w:t>
+                <w:t xml:space="preserve">hal-02744904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744593v1</w:t>
+                <w:t xml:space="preserve">hal-02745845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Kohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744888v1</w:t>
+                <w:t xml:space="preserve">hal-01601842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of fluids from the genital tract of ewes during the oestrous cycle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénotypage moléculaire de la semence de poulet par différentes approches protéomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès Annuel de Protéomique (EuPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013, 26ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744904v1</w:t>
+                <w:t xml:space="preserve">hal-02744593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Chicken spermatozoa and seminal plasma proteomic using MALDI-TOF profiling, top down and bottom-up proteomic approaches in order to phenotype semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA. Scientific Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745845v1</w:t>
+                <w:t xml:space="preserve">hal-02744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide markers of chicken sperm quality displayed by Intact Cells MALDI-TOF mass spectrometry</w:t>
               </w:r>
@@ -17921,51 +17921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Salvador, Bahia, Brazil. Cambridge University Press, World's Poultry Science Journal, (Supplément 1), 2012, XXIV World's Poultry Congress</w:t>
@@ -18043,326 +18043,326 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Dublin, Ireland. John Wiley &amp; Sons, Reproduction in Domestic Animals, 47 (s5), 2012, 16th Annual Conference of the European Society for Domestic Animal (ESDAR). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs protéiques de la qualité du sperme de coq caractérisés par ICM-MS (Intact Cells MALDI-TOF Mass Spectrometry)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Apport de l'ICM-MS dans l'étude des protéines impliquées dans les interactions cellules (spermatozoïdes) et fluide biologique (plasma séminal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749912v1</w:t>
+                <w:t xml:space="preserve">hal-02749354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'ICM-MS dans l'étude des protéines impliquées dans les interactions cellules (spermatozoïdes) et fluide biologique (plasma séminal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Biomarqueurs protéiques de la qualité du sperme de coq caractérisés par ICM-MS (Intact Cells MALDI-TOF Mass Spectrometry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Terlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Seillac, France. 2011, 24ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749354v1</w:t>
+                <w:t xml:space="preserve">hal-02749912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of 2D-PAGE resolution of mammalian follicular fluid</w:t>
               </w:r>
@@ -18450,269 +18450,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different immunoaffinity columns to remove high abundant proteins from follicular fluid of different species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Proteomics analysis of mare follicular fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. HUPO Annual World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Amsterdam, Netherlands. n.p., 2008</w:t>
+              <w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France. 2008, Proceedings of the 25e Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818757v1</w:t>
+                <w:t xml:space="preserve">hal-02754094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics analysis of mare follicular fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Comparison of different immunoaffinity columns to remove high abundant proteins from follicular fluid of different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France. 2008, Proceedings of the 25e Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+              <w:t xml:space="preserve">7. HUPO Annual World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Amsterdam, Netherlands. n.p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754094v1</w:t>
+                <w:t xml:space="preserve">hal-02818757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying bio markers of ovulation by proteomic analysis</w:t>
               </w:r>
@@ -18806,51 +18806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effect of interleukin-1b (IL-1b) and interleukin-1 receptor antagonist (IL-1RA) on equine oocyte maturation and on cumulus cells genes expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18927,51 +18927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of interleukin-1beta on equine granulosa cells steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Romec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19087,51 +19087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Dublin, Ireland. </w:t>
@@ -19173,64 +19173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-1 gene expression during preovulatory follicular maturation in the mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19268,64 +19268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-1 system gene expression in equine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19447,51 +19447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Reproduction Animale et Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -19979,51 +19979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0480648"/>
+    <w:nsid w:val="E19A87A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20210,51 +20210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0541-7422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073956856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phocharapon Pasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayanan Pukkung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapin Jantasaeng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthipong Rakngam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutisa Khempaka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Grupen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Donadeu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Esteves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Miedzinska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K. Holyoake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01939.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-9-54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01683.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHQM2R4Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicassio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.06.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBP9KJ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Luciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perazzoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Dell'Aquila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Maritato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martoriati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-44" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1800203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1260509" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.012138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Marchal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.015602" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-42" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682522v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Bogh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bezard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(02)00650-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRHB60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1240241" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.5.1335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(99)00097-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5C7NB36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod60.5.1120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/4.6.563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod59.2.456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.2.551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712902v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Syed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. St&#233;phan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.136.7.7789334" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kneip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kercret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady P. Ilyin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kneip" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viqar Syed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kaipia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wayne Bardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Parvinen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.132.1.293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;riaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1687" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Magueresse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Courtens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738934v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worasom Kundhikanjana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Holyoake" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750486v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Waddington" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Donadeu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755732v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757935v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754062v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Nadaf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maritato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760409v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764202v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galbusera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832565v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827283v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758592v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luciano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770365v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Courtens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778376v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Garnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suebka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Srikimkaew" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733712v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735796v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603156v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atitheb Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605329v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603124v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605736v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602975v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khempaka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Molee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kundhikanjana" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606994v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740046v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto V. Cordeiro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754094v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828756v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762952v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Agn&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/157523.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kercret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841405v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-gerard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0541-7422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073956856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phocharapon Pasri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayanan Pukkung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapin Jantasaeng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthipong Rakngam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutisa Khempaka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230575v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Herbie Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-20-0421" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Fahiminiya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Grupen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.07.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Donadeu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Esteves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Miedzinska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K. Holyoake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01939.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-9-54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01683.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHQM2R4Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Batard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicassio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.06.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KBP9KJ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Luciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perazzoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20469" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martoriati" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1800203" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820457" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Dell'Aquila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Maritato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-44" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-42" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.012138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Marchal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.015602" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1260509" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.0.1240241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Bogh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bezard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(02)00650-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNRHB60K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.5.1335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(99)00097-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5C7NB36-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod60.5.1120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/4.6.563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.6.1508" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod59.2.456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod58.2.551" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kneip" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kercret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712902v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Syed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. St&#233;phan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parvinen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.136.7.7789334" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady P. Ilyin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kneip" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715555v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viqar Syed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kaipia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wayne Bardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Parvinen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.132.1.293" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715551v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;riaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.123.6.1687" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Magueresse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Courtens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738934v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worasom Kundhikanjana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Holyoake" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745049v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747162v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749466v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Terlot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757935v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750486v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Waddington" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Donadeu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752401v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755732v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816499v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811824v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751262v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayyeh Nadaf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753647v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maritato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760409v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764202v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galbusera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Modina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832565v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758592v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762634v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762621v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759926v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luciano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766884v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770365v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Courtens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(98)00027-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DNV3RMX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778376v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourdaine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Garnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733802v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737413v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736368v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suebka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Srikimkaew" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733712v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735796v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733666v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605736v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605329v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603124v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603156v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atitheb Chaiyasitdhi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740046v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602975v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khempaka" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Molee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molee" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740739v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605654v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kundhikanjana" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606994v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740051v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto V. Cordeiro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Kohnke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744904v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601842v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744593v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744888v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744426v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749354v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749912v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754094v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818757v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828756v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762952v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Agn&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/157523.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Kercret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841405v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>