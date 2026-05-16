--- v0 (2026-03-26)
+++ v1 (2026-05-16)
@@ -2717,282 +2717,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory of doped superfluid liquid helium and nanodroplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ancilotto</w:t>
+                <w:t xml:space="preserve">Head-on Collisions of Xe Atoms Against Superfluid 4He Nanodroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Coppens</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jussi Eloranta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marti Pi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Reviews in Physical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (5-6), pp.439-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-016-1690-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618184v1</w:t>
+                <w:t xml:space="preserve">hal-01583006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head-on Collisions of Xe Atoms Against Superfluid 4He Nanodroplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density functional theory of doped superfluid liquid helium and nanodroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ancilotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Barranco</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Eloranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Reviews in Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.621-707</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583006v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Excited-State Dynamics of Doped He Nanodroplets in Real-Time</w:t>
               </w:r>
@@ -3017,51 +3017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marti Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marti Pi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (36), pp.24805-24818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4326,675 +4326,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation dynamics through Raman spectroscopy: Hydration of Br2 and Br3 −, and solvation of Br2 in liquid bromine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Shift and Small Broadening of Br2 Valence Band upon Dimer Formation with H2O: An Ab Initio Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Franklin-Mergarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Rubayo-Soneira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Halberstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward T. Branigan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tahra Ahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita I. Bernal-Uruchurtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3583477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (23), pp.5983-5991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp110389z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932450v1</w:t>
+                <w:t xml:space="preserve">hal-00932458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Shift and Small Broadening of Br2 Valence Band upon Dimer Formation with H2O: An Ab Initio Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesus Rubayo-Soneira</w:t>
+                <w:t xml:space="preserve">Solvation dynamics through Raman spectroscopy: Hydration of Br2 and Br3 −, and solvation of Br2 in liquid bromine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward T. Branigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Apkarian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (23), pp.5983-5991. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134, pp.174503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp110389z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3583477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932458v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of size-selected Xe clusters: Why does the monomer ion channel dominate the Xe-n and Kr-n ionization</w:t>
+                <w:t xml:space="preserve">Vibrational Bound States of the He2Ne+ Cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriya Poterya</w:t>
+                <w:t xml:space="preserve">José Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Farnik</w:t>
+                <w:t xml:space="preserve">Adolfo Bastida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udo Buck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bonhommeau</w:t>
+                <w:t xml:space="preserve">Alberto Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto J. Beswick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 280 (1-3), pp.78-84. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (113), pp.14896-14903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2008.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp905043t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932435v1</w:t>
+                <w:t xml:space="preserve">hal-00926885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Bound States of the He2Ne+ Cation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ab Initio Calculation of the Valence Excitation Spectrum of H2O***Cl2: Comparison to Condensed Phase Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Franklin-Mergarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Rubayo-Soneira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Halberstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahra Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Zuniga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alberto J. Beswick</w:t>
+                <w:t xml:space="preserve">Margarita I. Uruchurtu Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 52 (113), pp.14896-14903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp905043t⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 113 (26), pp.7563-7569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp901488x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926885v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ab Initio Calculation of the Valence Excitation Spectrum of H2O***Cl2: Comparison to Condensed Phase Spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesus Rubayo-Soneira</w:t>
+                <w:t xml:space="preserve">Fragmentation of size-selected Xe clusters: Why does the monomer ion channel dominate the Xe-n and Kr-n ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriya Poterya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Farnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 280 (1-3), pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2008.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp901488x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00932444v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of ionized doped helium nanodroplets: Theoretical evidence for a dopant ejection mechanism</w:t>
               </w:r>
@@ -5220,261 +5220,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of rare-gas clusters ionized by electron impact: new theoretical developments and comparison with experiments</w:t>
+                <w:t xml:space="preserve">Modeling the fragmentation dynamics of ionic clusters inside helium nanodroplets: The case of He100Ne+4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewerenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Udo Buck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Reviews in Physical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01442350701223045⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (5), pp.051104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2515225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965424v1</w:t>
+                <w:t xml:space="preserve">hal-00965459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the fragmentation dynamics of ionic clusters inside helium nanodroplets: The case of He100Ne+4</w:t>
+                <w:t xml:space="preserve">Fragmentation of rare-gas clusters ionized by electron impact: new theoretical developments and comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Buck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 126 (5), pp.051104. </w:t>
+              <w:t xml:space="preserve">International Reviews in Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.353-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2515225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01442350701223045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965459v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation dynamics of ionized neon clusters (Ne[sub n],n=3–14) embedded in helium nanodroplets</w:t>
               </w:r>
@@ -6554,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Sishodia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ltaief Ben Ltaief" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Scheel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n F&#246;ldes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hult Roos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-34677-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Heredia-Kindelan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Fern&#225;ndez Quintana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Halberstadt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llinersy Uranga-Pi&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliezer Martinez-Mesa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Garc&#237;a-Alfonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barranco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Pi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ancilotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cargnoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Trejo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clifford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165820" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garc&#237;a-Arroyo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bartolomei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pirani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bonhommeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091942" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rubayo-Soneira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C Janda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00392-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rendler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scognamiglio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti P&#237;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c05467" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086651v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stienkemeier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008923" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rubayo-Soneira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8112029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05253K" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes von Vangerow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Leal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2019-90692-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02789K" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00482J" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vindel-Zandbergen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drabbels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022863" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Eloranta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Pi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1690-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02598" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Franklin-Mergarejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C. Janda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Apkarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Saidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Berriche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b02428" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Loginov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Hernando" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511885t" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4843235" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Unn-Toc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS5WXMF8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739754" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Hernando de Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762836" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762837" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Branigan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583477" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ahed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Bernal-Uruchurtu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110389z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Poterya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Farnik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Buck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.07.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XDHT3ZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zuniga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Requena" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905043t" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Uruchurtu Bernal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901488x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewerenz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2823101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Hern&#225;ndez-Lamoneda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. U. Rosas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Uruchurtu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp077074i" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4SPX02LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01442350701223045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Lake" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Quiniou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2515225" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2158993" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194552" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouissou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186645" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1953530" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763567" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136788v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00097-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB200RS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478141" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Etay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlenker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.femmesetsciences.fr/colloques-colloque-2019/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Sishodia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ltaief Ben Ltaief" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Scheel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n F&#246;ldes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hult Roos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-34677-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Heredia-Kindelan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Fern&#225;ndez Quintana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Halberstadt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llinersy Uranga-Pi&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliezer Martinez-Mesa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Garc&#237;a-Alfonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barranco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Pi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ancilotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Cargnoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Trejo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clifford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165820" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garc&#237;a-Arroyo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Campos-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bartolomei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pirani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300424" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bonhommeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091942" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rubayo-Soneira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C Janda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00392-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rendler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Scognamiglio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti P&#237;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c05467" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086651v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stienkemeier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008923" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rubayo-Soneira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8112029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05253K" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes von Vangerow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Leal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2019-90692-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02789K" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00482J" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vindel-Zandbergen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Jiang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drabbels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022863" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Pi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1690-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Eloranta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02598" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Franklin-Mergarejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C. Janda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Apkarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Saidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Berriche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b02428" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Loginov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Hernando" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511885t" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4843235" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Unn-Toc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS5WXMF8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739754" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Hernando de Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762836" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762837" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ahed" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Bernal-Uruchurtu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp110389z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Branigan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583477" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926885v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zuniga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Requena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905043t" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Uruchurtu Bernal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901488x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Poterya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Farnik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Buck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.07.024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XDHT3ZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewerenz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2823101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Hern&#225;ndez-Lamoneda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. U. Rosas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Uruchurtu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp077074i" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4SPX02LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Lake" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Quiniou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2515225" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01442350701223045" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2158993" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194552" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouissou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186645" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1953530" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763567" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136788v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00097-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB200RS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478141" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Etay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlenker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.femmesetsciences.fr/colloques-colloque-2019/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>