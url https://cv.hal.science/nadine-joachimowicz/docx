--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -3947,295 +3947,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Simplification of Anthropomorphic Head Phantom Aimed for Microwave Imaging</w:t>
+                <w:t xml:space="preserve">Experimental Imaging Issues of a 3-D Microwave Brain Scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tushar Singh</w:t>
+                <w:t xml:space="preserve">J. Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Abedi</w:t>
+                <w:t xml:space="preserve">D. Rodriguez-Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ninkovic</w:t>
+                <w:t xml:space="preserve">R. Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Stevanovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Joachimowicz</w:t>
+                <w:t xml:space="preserve">G. Turvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411262⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Honolulu, France. pp.096-096, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663620v1</w:t>
+                <w:t xml:space="preserve">hal-04469469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Imaging Issues of a 3-D Microwave Brain Scanner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Simplification of Anthropomorphic Head Phantom Aimed for Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rodriguez-Duarte</w:t>
+                <w:t xml:space="preserve">Tushar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scapaticci</w:t>
+                <w:t xml:space="preserve">S Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Turvani</w:t>
+                <w:t xml:space="preserve">B Ninkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bellizzi</w:t>
+                <w:t xml:space="preserve">M Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Honolulu, France. pp.096-096, </w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf (on line), Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA52647.2021.9539824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469469v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Wideband Anthropomorphic Phantom for Biomedical Microwave Imaging</w:t>
               </w:r>
@@ -4578,346 +4578,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de défaut dans les pommes par mesure de diffraction en gamme millimétrique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochier</w:t>
+                <w:t xml:space="preserve">Benchmark Head phantoms for microwave imaging of brain strokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soroush Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France. pp.3</w:t>
+              <w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071824v1</w:t>
+                <w:t xml:space="preserve">hal-02474854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark Head phantoms for microwave imaging of brain strokes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soroush Abedi</w:t>
+                <w:t xml:space="preserve">Détection de défaut dans les pommes par mesure de diffraction en gamme millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474854v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of a Microwave Brain Scanner for Cerebrovascular Diseases Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5482,64 +5482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing Developments Towards the Realization of a Microwave Device for Brain Stroke Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,278 +5869,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A feasibility study for cerebrovascular diseases monitoring via microwave imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference phantoms for microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Electromagnetics in Advanced Applications (ICEAA 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iceaa.2017.8065506⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2725-2728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587617v1</w:t>
+                <w:t xml:space="preserve">hal-01587661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference phantoms for microwave imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A feasibility study for cerebrovascular diseases monitoring via microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Scapaticci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Turvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2725-2728, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Electromagnetics in Advanced Applications (ICEAA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vérone, Italy. pp.ID 4846233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iceaa.2017.8065506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587661v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of qualitative microwave imaging using a 3-D realistic breast phantom</w:t>
               </w:r>
@@ -6165,64 +6165,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Vipiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Roberto Casu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2728 - 2731, </w:t>
@@ -8808,51 +8808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Di&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25082450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Abedi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phillips" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11020376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko I&#353;tuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Porter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcdermott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santorelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174968" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Tobon Vasquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bellizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez-Duarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20092607" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8065036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01963888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics8040085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsoupidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene S. Karanasiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine G. Kakoyiannis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evengelos Groumpas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Bolomey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Hugonint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223638.1991.11737138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2336373" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ch. Bolomey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-347-259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Franza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bolomey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.997997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mallorqui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broquetas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/42.730401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mallorqu&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19961409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.1995.475876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jofre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bolomey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/42.192681" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.121595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.97480" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.46428" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chommeloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/4/2/001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JR6WQFRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tabbara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duchene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Pichot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lesselier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chommeloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352905" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352878" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mengchu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cavagnaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6640499" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Singh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abedi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ninkovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stevanovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411262" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodriguez-Duarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turvani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellizzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Istuk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474854v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02126815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama.2018.8530484" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dassano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520397" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dassano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vipiana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609216" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0785" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vacca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Sarwar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2017.8065506" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928497" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vipiana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Casu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928477" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Meaney" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rydholm Tomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fhager" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Persson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481715" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933562v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Bolado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Memarzadeh-Tehran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Petrovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gunnarsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Otterskog" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gunnarson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch. Bolomey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2003.1220389" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473593v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Geffrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redondo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall-Llossera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.1999.789480" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.1992.221521" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367811044-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Di&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25082450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Abedi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phillips" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11020376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko I&#353;tuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Porter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcdermott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santorelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174968" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Tobon Vasquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bellizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez-Duarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20092607" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8065036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01963888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics8040085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsoupidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene S. Karanasiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine G. Kakoyiannis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evengelos Groumpas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Bolomey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Hugonint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223638.1991.11737138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2336373" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ch. Bolomey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-347-259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Franza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bolomey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.997997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mallorqui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broquetas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/42.730401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mallorqu&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19961409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.1995.475876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jofre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bolomey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/42.192681" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.121595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.97480" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.46428" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chommeloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/4/2/001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JR6WQFRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tabbara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duchene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Pichot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lesselier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chommeloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352905" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352878" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mengchu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cavagnaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6640499" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodriguez-Duarte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turvani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellizzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Singh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abedi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ninkovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stevanovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411262" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Istuk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02126815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama.2018.8530484" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dassano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520397" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dassano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vipiana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609216" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0785" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928497" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vacca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Sarwar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2017.8065506" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vipiana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Casu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928477" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Meaney" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rydholm Tomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fhager" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Persson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481715" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933562v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Bolado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Memarzadeh-Tehran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Petrovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gunnarsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Otterskog" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gunnarson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch. Bolomey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2003.1220389" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473593v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Geffrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redondo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall-Llossera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.1999.789480" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.1992.221521" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367811044-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>