--- v1 (2026-05-02)
+++ v2 (2026-05-31)
@@ -620,632 +620,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaged Apple Sorting with mmWave Imaging and Non-Linear Support Vector Machine</w:t>
+                <w:t xml:space="preserve">A Prototype Microwave System for 3D Brain Stroke Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Zidane</w:t>
+                <w:t xml:space="preserve">Jorge A Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+                <w:t xml:space="preserve">Rosa Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brochier</w:t>
+                <w:t xml:space="preserve">Giovanna Turvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Joachimowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Gennaro Bellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodriguez-Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016184⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (9), pp.2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20092607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925919v1</w:t>
+                <w:t xml:space="preserve">hal-02873061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive Control of Fruit Quality via Millimeter Waves and Classification Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Damaged Apple Sorting with mmWave Imaging and Non-Linear Support Vector Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MAP.2020.3003222⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3016184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926168v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Anthropomorphic Phantom of the Axillary Region for Microwave Imaging Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-destructive Control of Fruit Quality via Millimeter Waves and Classification Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Savazzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20174968⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (5), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2020.3003222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663634v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prototype Microwave System for 3D Brain Stroke Imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an Anthropomorphic Phantom of the Axillary Region for Microwave Imaging Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rodriguez-Duarte</w:t>
+                <w:t xml:space="preserve">Matteo Savazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soroush Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Ištuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (9), pp.2607. </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (17), pp.4968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20092607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20174968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873061v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Experimental Assessment of a 2D Microwave Imaging System for Brain Stroke Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Turvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,51 +1547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Microwave Tomography for Non-invasive Control of Hyperthermia. Preliminary Numerical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Bolomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,51 +1811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Metrology VIA Microwave Tomography: Present and Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ch. Bolomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 347, pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2010,51 +2010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SICS: a sensor interaction compensation scheme for microwave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Franza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bolomey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,51 +2101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and stability assessment of Newton-Kantorovich reconstruction algorithms for microwave tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Mallorqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2231,51 +2231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative images of large biological bodies in microwave tomography by using numerical and real data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Mallorquí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Broquetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database of &amp;quot;In Vivo&amp;quot; Measurements for Quantitative Microwave Imaging and Reconstruction Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Mallorqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ch. Bolomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bolomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 11 (4), pp.457 - 469. </w:t>
@@ -2580,421 +2580,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse scattering: an iterative numerical method for electromagnetic imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Microwave imaging-complex permittivity reconstruction-by simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Hugonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/8.121595⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 39 (11), pp.1801-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/22.97480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384775v1</w:t>
+                <w:t xml:space="preserve">hal-04482568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave imaging-complex permittivity reconstruction-by simulated annealing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Franchois</w:t>
+                <w:t xml:space="preserve">Inverse scattering: an iterative numerical method for electromagnetic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Hugonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Joachimowicz</w:t>
+                <w:t xml:space="preserve">J.P. Hugonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 39 (11), pp.1801 - 1807. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 39 (12), pp.1742 - 1753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/22.97480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/8.121595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384946v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave imaging-complex permittivity reconstruction-by simulated annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Franchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 39 (11), pp.1801-1807. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+              <w:t xml:space="preserve">, 1991, 39 (11), pp.1801 - 1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/22.97480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482568v1</w:t>
+                <w:t xml:space="preserve">hal-01384946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three integral formulations for the 2-D TE scattering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3484,222 +3484,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard Uwb Phantom ELECtromagnetic RECIPES for microwave imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Anthropomorphic contour as a priori information in microwave breast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Diès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2023, Gênes, Italy. pp.227-229, </w:t>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2023, Genoa, France. pp.236-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465083v1</w:t>
+                <w:t xml:space="preserve">hal-04465054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropomorphic contour as a priori information in microwave breast imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Diès</w:t>
+                <w:t xml:space="preserve">Standard Uwb Phantom ELECtromagnetic RECIPES for microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2023, Genoa, France. pp.236-240, </w:t>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2023, Gênes, Italy. pp.227-229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465054v1</w:t>
+                <w:t xml:space="preserve">hal-04465083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial Experimental Validation of a Microwave Imaging System to Monitor Liver Microwave Thermal Ablation</w:t>
               </w:r>
@@ -3832,51 +3832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Microwave Imaging System Prototype for Liver Ablation Monitoring: Design and Initial Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengchu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroush Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4139,51 +4139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ninkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Dusseldorf (on line), Germany. </w:t>
@@ -4221,51 +4221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Wideband Anthropomorphic Phantom for Biomedical Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroush Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4453,402 +4453,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Control of Fruit Quality using Microwaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark Head phantoms for microwave imaging of brain strokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soroush Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Migliaccio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Jorge Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIT-Food workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Torino, Oct 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559844v1</w:t>
+                <w:t xml:space="preserve">hal-02474854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark Head phantoms for microwave imaging of brain strokes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soroush Abedi</w:t>
+                <w:t xml:space="preserve">Détection de défaut dans les pommes par mesure de diffraction en gamme millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474854v1</w:t>
+                <w:t xml:space="preserve">hal-02071824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de défaut dans les pommes par mesure de diffraction en gamme millimétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Control of Fruit Quality using Microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France. pp.3</w:t>
+              <w:t xml:space="preserve">MIT-Food workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Torino, Oct 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071824v1</w:t>
+                <w:t xml:space="preserve">hal-03559844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of a Microwave Brain Scanner for Cerebrovascular Diseases Monitoring</w:t>
               </w:r>
@@ -4886,51 +4886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Atlanta, France. pp.355-356, </w:t>
@@ -5102,90 +5102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D Experimental Testing of a Microwave Imaging System Designed for Cerebrovascular Diseases Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alberto Tobón Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Turvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennaro Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EUCAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
@@ -5208,688 +5208,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head phantoms for a microwave imaging system dedicated to cerebrovascular disease monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized antenna array layout in a microwave imaging system for brain stroke monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Scapaticci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Turvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Dassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Turvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements and Applications (2018 IEEE CAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cama.2018.8530484⟩</w:t>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EUCAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londre, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.0785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872730v1</w:t>
+                <w:t xml:space="preserve">hal-01872219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental assessment of a microwave imaging prototype for cerebrovascular diseases monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Head phantoms for a microwave imaging system dedicated to cerebrovascular disease monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Turvani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Electromagnetics in Advanced Applications (ICEAA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cartagena De Indias, Colombia. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements and Applications (2018 IEEE CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iceaa.2018.8520397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cama.2018.8530484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872720v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing Developments Towards the Realization of a Microwave Device for Brain Stroke Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Vipiana</w:t>
+                <w:t xml:space="preserve">First experimental assessment of a microwave imaging prototype for cerebrovascular diseases monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Scapaticci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Turvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Dassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609216⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Electromagnetics in Advanced Applications (ICEAA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cartagena De Indias, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iceaa.2018.8520397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469365v1</w:t>
+                <w:t xml:space="preserve">hal-01872720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in the development of microwave technology for brain stroke monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+                <w:t xml:space="preserve">Ongoing Developments Towards the Realization of a Microwave Device for Brain Stroke Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tobon Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vipiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Progress In Electromagnetics Research Symposium (PIERS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1139-1140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2018.8609216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872253v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized antenna array layout in a microwave imaging system for brain stroke monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Advancements in the development of microwave technology for brain stroke monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Turvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Dassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EUCAP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Progress In Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toyama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2018.0785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01872219v1</w:t>
+                <w:t xml:space="preserve">hal-01872253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference phantoms for microwave imaging</w:t>
               </w:r>
@@ -6005,64 +6005,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A feasibility study for cerebrovascular diseases monitoring via microwave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alberto Tobon Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Scapaticci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Turvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6254,524 +6254,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal mesh and two-step tomographic imaging of the Supelec breast phantom</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy-to-produce adjustable realistic breast phantoms for microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815745⟩</w:t>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.2892-2895, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459599v1</w:t>
+                <w:t xml:space="preserve">hal-01459682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy-to-produce adjustable realistic breast phantoms for microwave imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformal mesh and two-step tomographic imaging of the Supelec breast phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M. Meaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rydholm Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fhager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.2892-2895, </w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459682v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-to-produce Stable-in-time 3D-printed Breast Phantoms for Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cost Action TD1301 MiMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">2015 Progress In Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240087v1</w:t>
+                <w:t xml:space="preserve">hal-01240075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-to-produce Stable-in-time 3D-printed Breast Phantoms for Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Progress In Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Cost Action TD1301 MiMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240075v1</w:t>
+                <w:t xml:space="preserve">hal-01240087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave imaging for breast tumor detection</w:t>
               </w:r>
@@ -6971,273 +6971,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar microwave breast imaging system based on the modulated scattering technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a planar microwave tomography system for breast cancer detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Diaz-Bolado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Henriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Memarzadeh-Tehran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.CA-10-3</w:t>
+              <w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istamboul, Turkey. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638386v1</w:t>
+                <w:t xml:space="preserve">hal-00638422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a planar microwave tomography system for breast cancer detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A planar microwave breast imaging system based on the modulated scattering technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Henriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bolomey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istamboul, Turkey. pp.X</w:t>
+              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.CA-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638422v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration issues for quantitative image reconstruction with a planar microwave camera</w:t>
               </w:r>
@@ -7767,51 +7767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EV6: Experimental validation of sensor interaction compensation scheme for microwave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Franza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ch. Bolomey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7884,51 +7884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Mallorqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,51 +7992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse scattering solution for inhomogeneous bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8115,77 +8115,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri de pommes par imagerie microonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8298,51 +8298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroush Abedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Imaging for a Novel Generation of Medical Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8415,51 +8415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bolomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Broquetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jofre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8808,51 +8808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Di&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25082450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Abedi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phillips" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11020376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko I&#353;tuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Porter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcdermott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santorelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174968" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Tobon Vasquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bellizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez-Duarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20092607" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8065036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01963888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics8040085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsoupidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene S. Karanasiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine G. Kakoyiannis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evengelos Groumpas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Bolomey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Hugonint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223638.1991.11737138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2336373" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ch. Bolomey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-347-259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Franza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bolomey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.997997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mallorqui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broquetas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/42.730401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mallorqu&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19961409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.1995.475876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jofre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bolomey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/42.192681" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.121595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.97480" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.46428" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chommeloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/4/2/001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JR6WQFRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tabbara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duchene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Pichot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lesselier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chommeloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352905" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352878" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mengchu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cavagnaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6640499" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodriguez-Duarte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turvani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellizzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Singh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abedi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ninkovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stevanovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411262" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Istuk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02126815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama.2018.8530484" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dassano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520397" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dassano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vipiana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609216" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0785" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928497" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vacca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Sarwar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2017.8065506" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vipiana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Casu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928477" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Meaney" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rydholm Tomas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fhager" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Persson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481715" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933562v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Bolado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Memarzadeh-Tehran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Petrovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gunnarsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Otterskog" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gunnarson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch. Bolomey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2003.1220389" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473593v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Geffrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redondo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall-Llossera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.1999.789480" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.1992.221521" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367811044-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Di&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25082450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Borzooei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2024.3411799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Abedi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Phillips" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11020376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03177256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko I&#353;tuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Porter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Mcdermott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Santorelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Tobon Vasquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Scapaticci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Turvani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bellizzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez-Duarte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20092607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Zidane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joachimowicz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016184" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2020.3003222" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savazzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon Vasquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8065036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01963888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics8040085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutsoupidou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene S. Karanasiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine G. Kakoyiannis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evengelos Groumpas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Bolomey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Hugonint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223638.1991.11737138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2336373" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ch. Bolomey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-347-259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Franza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bolomey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.997997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mallorqui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broquetas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/42.730401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mallorqu&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19961409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.1995.475876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jofre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bolomey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/42.192681" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482568v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.97480" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/8.121595" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.46428" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chommeloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/4/2/001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JR6WQFRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tabbara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duchene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Pichot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lesselier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chommeloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dolean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352878" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352905" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mengchu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cavagnaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6640499" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tobon Vasquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodriguez-Duarte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scapaticci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turvani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellizzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Singh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abedi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ninkovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stevanovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411262" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03663540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703472" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Istuk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tobon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8889066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02126815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tob&#243;n V&#225;squez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872219v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Tobon Vasquez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dassano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0785" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama.2018.8530484" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520397" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dassano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vipiana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2018.8609216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01872253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928497" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vacca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Sarwar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2017.8065506" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vipiana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Roberto Casu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928477" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481715" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Meaney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rydholm Tomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fhager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Persson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815745" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933562v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Bolado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Memarzadeh-Tehran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Petrovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gunnarsson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Otterskog" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gunnarson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch. Bolomey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2003.1220389" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473593v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Geffrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redondo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall-Llossera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.1999.789480" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.1992.221521" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28666-7_1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367811044-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>