--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -728,265 +728,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble, Colloidal, and Particulate Iron Across the Hydrothermal Vent Mixing Zones in Broken Spur and Rainbow, Mid-Atlantic Ridge</w:t>
+                <w:t xml:space="preserve">A decade to study deep-sea life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Yücel</w:t>
+                <w:t xml:space="preserve">Kerry Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serhat Sevgen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Hilário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.631885⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.265-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/S41559-020-01352-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448989v1</w:t>
+                <w:t xml:space="preserve">hal-04005414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade to study deep-sea life</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soluble, Colloidal, and Particulate Iron Across the Hydrothermal Vent Mixing Zones in Broken Spur and Rainbow, Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bailey</w:t>
+                <w:t xml:space="preserve">Mustafa Yücel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Baker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serhat Sevgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.265-267. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.631885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/S41559-020-01352-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.631885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005414v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megabenthic assemblages on bathyal escarpments off the west Corsican margin (Western Mediterranean)</w:t>
               </w:r>
@@ -1621,103 +1621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Blueprint for an Inclusive, Global Deep-Sea Ocean Decade Field Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hilário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
@@ -1749,338 +1749,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Observing Needs in the Deep Ocean</w:t>
+                <w:t xml:space="preserve">New High-Tech Flexible Networks for the Monitoring of Deep-Sea Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Levin</w:t>
+                <w:t xml:space="preserve">Jacopo Aguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Bett</w:t>
+                <w:t xml:space="preserve">Damianos Chatzievangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Gates</w:t>
+                <w:t xml:space="preserve">Simone Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heimbach</w:t>
+                <w:t xml:space="preserve">Emanuela Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Howe</w:t>
+                <w:t xml:space="preserve">Roberto Danovaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (12), pp.6616-6631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005594v1</w:t>
+                <w:t xml:space="preserve">hal-04005600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New High-Tech Flexible Networks for the Monitoring of Deep-Sea Ecosystems</w:t>
+                <w:t xml:space="preserve">Global Observing Needs in the Deep Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Aguzzi</w:t>
+                <w:t xml:space="preserve">Lisa Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damianos Chatzievangelou</w:t>
+                <w:t xml:space="preserve">Brian Bett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Marini</w:t>
+                <w:t xml:space="preserve">Andrew Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Fanelli</w:t>
+                <w:t xml:space="preserve">Patrick Heimbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Danovaro</w:t>
+                <w:t xml:space="preserve">Bruce Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (12), pp.6616-6631. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b00409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005600v1</w:t>
+                <w:t xml:space="preserve">hal-04005594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal Energy Transfer and Organic Carbon Production at the Deep Seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Yücel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindita Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,412 +2151,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrarare marine microbes contribute to key sulphur-related ecosystem functions</w:t>
+                <w:t xml:space="preserve">Bacteria alone establish the chemical basis of the wood-fall chemosynthetic ecosystem in the deep-sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dadaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14513⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.367-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342179v1</w:t>
+                <w:t xml:space="preserve">hal-03110111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurring nematodes and bacteria in submarine canyon sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+                <w:t xml:space="preserve">Ultrarare marine microbes contribute to key sulphur-related ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.5396⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (6), pp.1494-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506163v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria alone establish the chemical basis of the wood-fall chemosynthetic ecosystem in the deep-sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+                <w:t xml:space="preserve">Co-occurring nematodes and bacteria in submarine canyon sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Rzeznik-Orignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Puisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (2), pp.367-379. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e5396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.5396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110111v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements and arsenic speciation in tissues of tube dwelling polychaetes from hydrothermal vent ecosystems (East Pacific Rise): An ecological role as antipredatory strategy?</w:t>
               </w:r>
@@ -2676,51 +2676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of meiofaunal diversity by combined morphological and molecular approaches in a shallow Mediterranean sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadwiga Rzeznik-Orignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,295 +2804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of bacteria-host associations suggest different ecological strategies between two reef building cold-water coral species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological succession leads to chemosynthesis in mats colonizing wood in sea water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne.-Leila Meistertzheim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Lartaud</w:t>
+                <w:t xml:space="preserve">Marlène Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+                <w:t xml:space="preserve">Carole Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bessalam</w:t>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 114, pp.12-22. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (9), pp.2246 - 2258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380580v1</w:t>
+                <w:t xml:space="preserve">hal-01557782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological succession leads to chemosynthesis in mats colonizing wood in sea water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of bacteria-host associations suggest different ecological strategies between two reef building cold-water coral species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne.-Leila Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rose</w:t>
+                <w:t xml:space="preserve">Manon Bessalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (9), pp.2246 - 2258. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.12-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557782v1</w:t>
+                <w:t xml:space="preserve">hal-01380580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial constraints on community assembly during microbial colonization of wood in seawater</w:t>
               </w:r>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey M Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vétion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Yücel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (12), pp.2657-2670 </w:t>
@@ -4670,287 +4670,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00647099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Meiofauna from the 9 degrees 50 ' N East Pacific Rise across a Gradient of Hydrothermal Fluid Emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First description of giant Archaea (Thaumarchaeota) associatied with putative bacterial ectosymbionts in a sulfidic marine habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Riemer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Martinez Arbizu</w:t>
+                <w:t xml:space="preserve">Félix Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Terry.Brissac@upmc.Fr Brissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monika Bright</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Felbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (8), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (8), pp.2371-2383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02309.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498798v1</w:t>
+                <w:t xml:space="preserve">hal-00715219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of giant Archaea (Thaumarchaeota) associatied with putative bacterial ectosymbionts in a sulfidic marine habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of Meiofauna from the 9 degrees 50 ' N East Pacific Rise across a Gradient of Hydrothermal Fluid Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gollner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Muller</w:t>
+                <w:t xml:space="preserve">Barbara Riemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Martinez Arbizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Terry.Brissac@upmc.Fr Brissac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
+                <w:t xml:space="preserve">Monika Bright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (8), pp.2371-2383. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (8), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02309.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715219v1</w:t>
+                <w:t xml:space="preserve">hal-04498798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil clams from a serpentinite-hosted sedimented vent field near the active smoker complex Rainbow, MAR, 36 degrees 13 ' N: Insight into the biogeography of vent fauna</w:t>
               </w:r>
@@ -5315,156 +5315,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t>
+                <w:t xml:space="preserve">Dissolved and particulate metals (Fe, Zn, Cu, Cd, Pb) in two habitats from an active hydrothermal field on the EPR at 13°N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Waeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 392 (1), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335998v1</w:t>
+                <w:t xml:space="preserve">hal-00451361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insigths on the metabolic diversity among the epibiotic microbial community of the hydrothermal shrimp Rimicaris exoculata</w:t>
               </w:r>
@@ -5578,161 +5583,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved and particulate metals (Fe, Zn, Cu, Cd, Pb) in two habitats from an active hydrothermal field on the EPR at 13°N</w:t>
+                <w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Sarradin</w:t>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lannuzel</w:t>
+                <w:t xml:space="preserve">Sophie Pendlebury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Waeles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.995-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.11.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451361v1</w:t>
+                <w:t xml:space="preserve">hal-00335998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicate electrochemical measurements in seawater: Chemical and analytical aspects towards a reagentless sensor</w:t>
               </w:r>
@@ -7108,51 +7108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change cumulative impacts on deep-sea ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Capital and Exploitation of the Deep Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.161-182, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7689,51 +7689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BD53516"/>
+    <w:nsid w:val="AFB35B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7920,51 +7920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0142-4847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077483316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1381-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05212993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Pruski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104573" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04571666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.900990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Sevgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.631885" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hil&#225;rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41559-020-01352-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00275" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mullineaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mills" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sievert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSPB.2020.2070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FMARS.2020.584861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Levin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gates" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heimbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Howe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00241" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Chatzievangelou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fanelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b00409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Das" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sievert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnapakkam Lokabharathi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00531" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5396" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dadaglio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Di Carlo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fattorini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Vetriani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MARENVRES.2017.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3074-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.61" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven R. Laming" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara F. Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R. Cunha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gollner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breea Govenar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mills" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pareige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillassier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nedoncelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreira-Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Yuecel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brulport" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G59S2F49-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina C. Z. Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.03.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Gardebrecht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Markert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Sievert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thuermer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Little" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin T.S. Little" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009383108" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647099v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Bennett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Statham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl R.H. Green" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Mcdermott" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R6GJVM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Riemer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bright" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012321" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Muller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02309.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523467v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Oliver" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Krylova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003079" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Villardi de Montlaur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.03.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451361v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarradin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crassous" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.11.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lacombe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Thouron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Comtat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.07.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.05.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Young" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarrazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05427991v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D&#233;gez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-720" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaudron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schoeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009325844.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198841654.003.0009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03078913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_36" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784210" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654353v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trousselier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12783305" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0142-4847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077483316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1381-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05212993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Pruski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104573" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04571666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.900990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hil&#225;rio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41559-020-01352-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Sevgen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.631885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00275" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mullineaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mills" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sievert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSPB.2020.2070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FMARS.2020.584861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Chatzievangelou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fanelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b00409" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Levin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gates" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heimbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Howe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Das" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sievert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnapakkam Lokabharathi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00531" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dadaglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.163" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14513" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Di Carlo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fattorini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Vetriani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MARENVRES.2017.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3074-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.61" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven R. Laming" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara F. Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R. Cunha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gollner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breea Govenar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mills" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pareige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillassier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nedoncelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreira-Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Yuecel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brulport" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G59S2F49-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina C. Z. Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.03.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Gardebrecht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Markert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Sievert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thuermer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Little" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin T.S. Little" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009383108" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647099v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Bennett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Statham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl R.H. Green" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Mcdermott" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R6GJVM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02309.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498798v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Riemer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bright" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012321" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523467v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Oliver" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Krylova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003079" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451361v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarradin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crassous" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.11.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Villardi de Montlaur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.03.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lacombe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Thouron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Comtat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.07.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.05.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Young" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarrazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05427991v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D&#233;gez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-720" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaudron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schoeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009325844.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198841654.003.0009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03078913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_36" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784210" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654353v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trousselier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12783305" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>