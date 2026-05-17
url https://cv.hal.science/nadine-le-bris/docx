--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -192,51 +192,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -490,503 +490,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04571666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t>
+                <w:t xml:space="preserve">Reproductive Traits of the Vent Crab Segonzacia mesatlantica (Guinot, 1989) From the Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gaill</w:t>
+                <w:t xml:space="preserve">Mariana Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Brodie Rudolph</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Colaço</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.900990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910001v1</w:t>
+                <w:t xml:space="preserve">hal-04005389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive Traits of the Vent Crab Segonzacia mesatlantica (Guinot, 1989) From the Mid-Atlantic Ridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Brodie Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lebleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Colaço</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Blasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.900990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005389v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade to study deep-sea life</w:t>
+                <w:t xml:space="preserve">Soluble, Colloidal, and Particulate Iron Across the Hydrothermal Vent Mixing Zones in Broken Spur and Rainbow, Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Howell</w:t>
+                <w:t xml:space="preserve">Mustafa Yücel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Hilário</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serhat Sevgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/S41559-020-01352-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.631885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.631885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005414v1</w:t>
+                <w:t xml:space="preserve">hal-03448989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble, Colloidal, and Particulate Iron Across the Hydrothermal Vent Mixing Zones in Broken Spur and Rainbow, Mid-Atlantic Ridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decade to study deep-sea life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hilário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Yücel</w:t>
+                <w:t xml:space="preserve">David Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serhat Sevgen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.631885. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.265-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.631885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/S41559-020-01352-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448989v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megabenthic assemblages on bathyal escarpments off the west Corsican margin (Western Mediterranean)</w:t>
               </w:r>
@@ -1083,4259 +1083,4254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet shapes cold-water corals bacterial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Peru</w:t>
+                <w:t xml:space="preserve">A Blueprint for an Inclusive, Global Deep-Sea Ocean Decade Field Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hilário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14852⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/FMARS.2020.584861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407775v1</w:t>
+                <w:t xml:space="preserve">hal-04005396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of cold-water coral growth shows response to 1 episodic meteorological events in the NW Mediterranean 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Local Variability in Microbiome Composition and Growth Suggests Habitat Preferences for Two Reef-Building Cold-Water Coral Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103255⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878623v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Variability in Microbiome Composition and Growth Suggests Habitat Preferences for Two Reef-Building Cold-Water Coral Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term monitoring of cold-water coral growth shows response to 1 episodic meteorological events in the NW Mediterranean 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Chapron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre E. Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00275⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.103255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553709v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged recovery time after eruptive disturbance of a deep-sea hydrothermal vent community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sievert</w:t>
+                <w:t xml:space="preserve">Diet shapes cold-water corals bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/RSPB.2020.2070⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.354-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005611v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blueprint for an Inclusive, Global Deep-Sea Ocean Decade Field Program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Baker</w:t>
+                <w:t xml:space="preserve">Global Observing Needs in the Deep Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heimbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/FMARS.2020.584861⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005396v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New High-Tech Flexible Networks for the Monitoring of Deep-Sea Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Aguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damianos Chatzievangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Danovaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (12), pp.6616-6631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.9b00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Observing Needs in the Deep Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Levin</w:t>
+                <w:t xml:space="preserve">Hydrothermal Energy Transfer and Organic Carbon Production at the Deep Seafloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Yücel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Bett</w:t>
+                <w:t xml:space="preserve">Anindita Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Gates</w:t>
+                <w:t xml:space="preserve">Stefan Sievert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heimbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruce Howe</w:t>
+                <w:t xml:space="preserve">Ponnapakkam Lokabharathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00241⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005594v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Energy Transfer and Organic Carbon Production at the Deep Seafloor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria alone establish the chemical basis of the wood-fall chemosynthetic ecosystem in the deep-sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anindita Das</w:t>
+                <w:t xml:space="preserve">Laëtitia Dadaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Sievert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ponnapakkam Lokabharathi</w:t>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00531⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.367-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005579v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria alone establish the chemical basis of the wood-fall chemosynthetic ecosystem in the deep-sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Ultrarare marine microbes contribute to key sulphur-related ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.163⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (6), pp.1494-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110111v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrarare marine microbes contribute to key sulphur-related ecosystem functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+                <w:t xml:space="preserve">Co-occurring nematodes and bacteria in submarine canyon sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Rzeznik-Orignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Puisay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14513⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e5396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.5396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342179v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurring nematodes and bacteria in submarine canyon sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace elements and arsenic speciation in tissues of tube dwelling polychaetes from hydrothermal vent ecosystems (East Pacific Rise): An ecological role as antipredatory strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadwiga Rzeznik-Orignac</w:t>
+                <w:t xml:space="preserve">Donato Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Puisay</w:t>
+                <w:t xml:space="preserve">Daniele Fattorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Derelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+                <w:t xml:space="preserve">Costantino Vetriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.e5396. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.5396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MARENVRES.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506163v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements and arsenic speciation in tissues of tube dwelling polychaetes from hydrothermal vent ecosystems (East Pacific Rise): An ecological role as antipredatory strategy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of meiofaunal diversity by combined morphological and molecular approaches in a shallow Mediterranean sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Rzeznik-Orignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Di Carlo</w:t>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Giovannelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fattorini</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Costantino Vetriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MARENVRES.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (3), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-017-3074-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005522v1</w:t>
+                <w:t xml:space="preserve">hal-01492903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of meiofaunal diversity by combined morphological and molecular approaches in a shallow Mediterranean sediment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Patterns of bacteria-host associations suggest different ecological strategies between two reef building cold-water coral species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne.-Leila Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+                <w:t xml:space="preserve">Manon Bessalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-017-3074-4⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492903v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological succession leads to chemosynthesis in mats colonizing wood in sea water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Dupraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+                <w:t xml:space="preserve">Carole Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (9), pp.2246 - 2258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2016.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of bacteria-host associations suggest different ecological strategies between two reef building cold-water coral species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Temporal and spatial constraints on community assembly during microbial colonization of wood in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Bessalam</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja K Fagervold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vétion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Yücel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.013⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (12), pp.2657-2670 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380580v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial constraints on community assembly during microbial colonization of wood in seawater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kalenitchenko</w:t>
+                <w:t xml:space="preserve">Fickle or Faithful: The Roles of Host and Environmental Context in Determining Symbiont Composition in Two Bathymodioline Mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven R. Laming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara F. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja K Fagervold</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustafa Yücel</w:t>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina R. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2015.61⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340234v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fickle or Faithful: The Roles of Host and Environmental Context in Determining Symbiont Composition in Two Bathymodioline Mussels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in recovery between deep-sea hydrothermal vent and vent-proximate communities after a volcanic eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
+                <w:t xml:space="preserve">Sabine Gollner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara F. Rodrigues</w:t>
+                <w:t xml:space="preserve">Breea Govenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+                <w:t xml:space="preserve">Pedro Martinez Arbizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina R. Cunha</w:t>
+                <w:t xml:space="preserve">Susan Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144307. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.167-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261328v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in recovery between deep-sea hydrothermal vent and vent-proximate communities after a volcanic eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal changes in the growth of two Mediterranean cold-water coral species, in situ and in aquaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Gollner</w:t>
+                <w:t xml:space="preserve">Simon Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breea Govenar</w:t>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Martinez Arbizu</w:t>
+                <w:t xml:space="preserve">Lionel Feuillassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Mills</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.167-182. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502722v1</w:t>
+                <w:t xml:space="preserve">hal-01478695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in the growth of two Mediterranean cold-water coral species, in situ and in aquaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-equilibrium fractionation of stable carbon isotopes in Chemosynthetic mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Nedoncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.06.024⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 387, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478695v1</w:t>
+                <w:t xml:space="preserve">hal-01478704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium fractionation of stable carbon isotopes in Chemosynthetic mussels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact autonomous voltammetric sensor for sulfide monitoring in deep sea vent habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreira-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Yuecel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Nedoncelle</w:t>
+                <w:t xml:space="preserve">Dario Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brulport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 387, pp.35-46. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478704v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact autonomous voltammetric sensor for sulfide monitoring in deep sea vent habitats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new approach for assessing cold-water coral growth in situ using fluorescent calcein staining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feuillassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.05.014⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04499446v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for assessing cold-water coral growth in situ using fluorescent calcein staining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of wood fall colonization in relation to sulfide concentration in a mangrove swamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina C. Z. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2012029⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87-88, pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478664v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of wood fall colonization in relation to sulfide concentration in a mangrove swamp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological homogeneity among the endosymbionts of Riftia pachyptila and Tevnia jerichonana revealed by proteogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Gardebrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina C. Z. Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+                <w:t xml:space="preserve">Stephanie Markert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Gaill</w:t>
+                <w:t xml:space="preserve">Stefan M. Sievert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horst Felbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Thuermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2013.03.007⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.766-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545913v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological homogeneity among the endosymbionts of Riftia pachyptila and Tevnia jerichonana revealed by proteogenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antje Gardebrecht</w:t>
+                <w:t xml:space="preserve">Ultramafic hydrothermal systems on the Rainbow abyssal hill: a wide variety of active and fossil chemosynthetic habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Markert</w:t>
+                <w:t xml:space="preserve">M Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan M. Sievert</w:t>
+                <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst Felbeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Thuermer</w:t>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterRidge News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499150v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultramafic hydrothermal systems on the Rainbow abyssal hill: a wide variety of active and fossil chemosynthetic habitats</w:t>
+                <w:t xml:space="preserve">Fossil evidence for serpentinization fluids fueling chemosynthetic assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crispin T.S. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Little</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Germain Bayon</w:t>
+                <w:t xml:space="preserve">Jerome Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterRidge News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108, pp.7698-7703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1009383108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685651v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01352929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil evidence for serpentinization fluids fueling chemosynthetic assemblages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lartaud</w:t>
+                <w:t xml:space="preserve">Dissolved and particulate organic carbon in hydrothermal plumes from the East Pacific Rise, 9°50′N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crispin T.S. Little</w:t>
+                <w:t xml:space="preserve">Peter J. Statham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc de Rafelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Bayon</w:t>
+                <w:t xml:space="preserve">Darryl R.H. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dyment</w:t>
+                <w:t xml:space="preserve">Jill M. Mcdermott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108, pp.7698-7703. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (9), pp.922-931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1009383108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01352929v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved and particulate organic carbon in hydrothermal plumes from the East Pacific Rise, 9°50′N</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah A. Bennett</w:t>
+                <w:t xml:space="preserve">Diversity of Meiofauna from the 9 degrees 50 ' N East Pacific Rise across a Gradient of Hydrothermal Fluid Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gollner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Statham</w:t>
+                <w:t xml:space="preserve">Barbara Riemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Martinez Arbizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darryl R.H. Green</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monika Bright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (8), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00647099v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First description of giant Archaea (Thaumarchaeota) associatied with putative bacterial ectosymbionts in a sulfidic marine habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Terry.Brissac@upmc.Fr Brissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Felbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (8), pp.2371-2383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02309.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Meiofauna from the 9 degrees 50 ' N East Pacific Rise across a Gradient of Hydrothermal Fluid Emissions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fossil clams from a serpentinite-hosted sedimented vent field near the active smoker complex Rainbow, MAR, 36 degrees 13 ' N: Insight into the biogeography of vent fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Krylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dyment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012321⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.Q0AE01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498798v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil clams from a serpentinite-hosted sedimented vent field near the active smoker complex Rainbow, MAR, 36 degrees 13 ' N: Insight into the biogeography of vent fauna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sunken wood habitat for thiotrophic symbiosis in mangrove swamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina C.Z. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brulport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (2), pp.83-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523467v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunken wood habitat for thiotrophic symbiosis in mangrove swamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina C.Z. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brulport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 67 (2), pp.83-88</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 67 (2), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751649v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunken wood habitat for thiotrophic symbiosis in mangrove swamps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pendlebury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina C.Z. Laurent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.995-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00501986v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved and particulate metals (Fe, Zn, Cu, Cd, Pb) in two habitats from an active hydrothermal field on the EPR at 13°N</w:t>
               </w:r>
@@ -5583,1087 +5578,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t>
+                <w:t xml:space="preserve">Silicate electrochemical measurements in seawater: Chemical and analytical aspects towards a reagentless sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+                <w:t xml:space="preserve">Marielle Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Thouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Comtat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (2), pp.744-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2008.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335998v1</w:t>
+                <w:t xml:space="preserve">hal-00402513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicate electrochemical measurements in seawater: Chemical and analytical aspects towards a reagentless sensor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does the annelid Alvinella pompejana deal with an extreme hydrothermal environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Comtat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.197-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402513v1</w:t>
+                <w:t xml:space="preserve">hal-00198973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicate determination in sea water: Towards a reagentless electrochemical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 106 (3-4), pp.489-497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2007.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the annelid Alvinella pompejana deal with an extreme hydrothermal environment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature resistance studies on the deep-sea vent shrimp Mirocaris fortunata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stépahne Hourdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6, pp.197-221</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 209, pp.945-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198973v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature resistance studies on the deep-sea vent shrimp Mirocaris fortunata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of environmental conditions on early development of the hydrothermal vent polychatete Alvinella pompejana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pradillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shillito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig M. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 209, pp.945-955</w:t>
+              <w:t xml:space="preserve">, 2005, 208, pp.1551-1561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198894v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes controlling the physico-chemical micro-environments associated with Pompeii worms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52, pp.1072-1083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental conditions on early development of the hydrothermal vent polychatete Alvinella pompejana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Pradillon</w:t>
+                <w:t xml:space="preserve">Heat shock response and temperature resistance in the deep-sea vent shrimp Rimicaris exoculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 208, pp.1551-1561</w:t>
+              <w:t xml:space="preserve">, 2003, 206, pp.2345-2354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198924v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat shock response and temperature resistance in the deep-sea vent shrimp Rimicaris exoculata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gaill</w:t>
+                <w:t xml:space="preserve">Mineralogical gradients associated with alvinellids at deep-sea hydrothermal vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...48 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Compère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50(2), pp.269-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6673,271 +6539,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological heritage and biodiversity hotspots : mutualisation of technological innovation and investigation strategies to improve knowledge and protection in poorly explored deep-sea regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dégez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Creuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; Ifremer, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05427991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization experiments in chemosynthetic ecosystems in the deep-sea: biological and ecological aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pradillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Marine Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6947,384 +6813,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceans and Coastal Ecosystems and Their Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schoeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change 2022 – Impacts, Adaptation and Vulnerability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.379-550, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009325844.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change cumulative impacts on deep-sea ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Capital and Exploitation of the Deep Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.161-182, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198841654.003.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">36 Growth Patterns of Mediterranean Calcifying Cold-Water Corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Leïla Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.405-422, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7334,294 +7200,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de l'Ecologie et de l'Environnement, actrices du développement durable - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective de l’Institut Ecologie et Environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.141-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12784210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de l'Ecologie et de l'Environnement, actrices du développement durable - La mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trousselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective de l’Institut Ecologie et Environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.173-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12783305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7689,51 +7555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFB35B9C"/>
+    <w:nsid w:val="29D4A2E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7920,51 +7786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0142-4847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077483316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1381-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05212993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Pruski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104573" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04571666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.900990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hil&#225;rio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41559-020-01352-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Sevgen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.631885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00275" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mullineaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mills" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sievert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSPB.2020.2070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FMARS.2020.584861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Chatzievangelou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fanelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b00409" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Levin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gates" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heimbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Howe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Das" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sievert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnapakkam Lokabharathi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00531" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dadaglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.163" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14513" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5396" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Di Carlo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fattorini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Vetriani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MARENVRES.2017.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodiou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3074-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.61" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven R. Laming" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara F. Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R. Cunha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gollner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breea Govenar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mills" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pareige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillassier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nedoncelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreira-Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Yuecel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brulport" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G59S2F49-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina C. Z. Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.03.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Gardebrecht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Markert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Sievert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thuermer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Little" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin T.S. Little" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009383108" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647099v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Bennett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Statham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl R.H. Green" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Mcdermott" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R6GJVM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02309.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498798v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Riemer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bright" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012321" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523467v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Oliver" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Krylova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003079" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451361v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarradin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crassous" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.11.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Villardi de Montlaur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.03.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lacombe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Thouron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Comtat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.07.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.05.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Young" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarrazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05427991v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D&#233;gez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-720" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaudron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schoeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009325844.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198841654.003.0009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03078913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_36" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784210" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654353v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trousselier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12783305" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0142-4847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077483316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1381-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05212993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Pruski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104573" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04571666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fabri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Menot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cruz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.900990" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Sevgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.631885" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hil&#225;rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41559-020-01352-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FMARS.2020.584861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00275" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14852" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Levin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gates" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heimbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Howe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Chatzievangelou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fanelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b00409" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Das" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sievert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnapakkam Lokabharathi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dadaglio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Di Carlo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fattorini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Vetriani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MARENVRES.2017.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodiou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3074-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.61" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven R. Laming" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara F. Rodrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R. Cunha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144307" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gollner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breea Govenar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mills" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pareige" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillassier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nedoncelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreira-Pereira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Yuecel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brulport" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G59S2F49-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina C. Z. Laurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.03.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Gardebrecht" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Markert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Sievert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thuermer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.137" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Little" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin T.S. Little" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Rafelis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dyment" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009383108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647099v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Bennett" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Statham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl R.H. Green" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M. Mcdermott" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R6GJVM6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Riemer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bright" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012321" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Muller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02309.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Oliver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Krylova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003079" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00451361v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarradin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crassous" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.11.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Villardi de Montlaur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.03.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lacombe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Thouron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Comtat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.07.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.05.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Young" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198919v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135332v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarrazin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135346v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05427991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D&#233;gez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-720" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaudron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schoeman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009325844.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198841654.003.0009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03078913v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_36" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784210" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654353v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trousselier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12783305" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>