--- v0 (2026-03-28)
+++ v1 (2026-05-26)
@@ -387,51 +387,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyance, incroyance et révisions. Mythes et conteurs de mythes en Grèce ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Meur-Weissman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
+              <w:t xml:space="preserve">ThéoRèmes : Penser le religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/theoremes.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">