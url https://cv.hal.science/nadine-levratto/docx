--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Levratto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une industrie réellement verte. Entretien avec Charles Fournier, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionner les aides publiques aux entreprises : pourquoi et comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réindustrialiser, pour quoi faire ?, 106 (2), pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On veut construire les conditions d’un véritable pouvoir d’intervention des salariés et des citoyens&amp;quot;. Entretien avec Jean-Christophe Le Duigou, réalisé le 19 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu est de construire une majorité sociale en faveur de la transition écologique. Entretien avec Mathias Tavel, réalisé le 28 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité sectorielle et croissance de l’emploi local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75 - 94. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (3), pp.75-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité sectorielle et croissance de l’emploi local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.199-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral Diversity and Local Employment Growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does commercial court organisation affect firms’ bankruptcy rate? evidence from the french judicial reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Succurro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.573-601. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-023-09765-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181-182, pp.199-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Implications of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (5-6), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01600176231189433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial footprint of COVID-19 and local policy answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2023.2242411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse financière des PME et disponibilité du crédit sur le marché local : une analyse empirique sur données italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 150 (2), pp.59-74. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.150.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 as a systemic shock: curb or catalyst for proactive policies towards territorial cohesion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Sánchez Gassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Adobati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (8), pp.1543-1556. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2023.2242387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, une dimension renouvelée des politiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (181-182), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11vl5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la relocalisation de l’industrie : la ville productive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04491623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial territories: measures, determinants, and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01198-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare system and social trust in the fight against COVID-19: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (4), pp.895-900. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regions equal in adversity? A spatial analysis of spread and dynamics of COVID-19 in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10198-021-01280-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regions equal in adversity? A spatial analysis of spread and dynamics of COVID-19 in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10198-021-01280-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et dynamique d'emploi des territoires : analyse empirique sur les communes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBAT : un outil de diagnostic et d’accompagnement pour les petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3-4), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan de relance pourra-t-il sauver l’industrie française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 171 (3ème trimestre 2020), pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d’internationalisation des entreprises et de leurs déterminants : analyse empirique sur trois pays du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.192.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03122270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm financial soundness and knowledge externalities: A comparative regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (5), pp.1459-1486. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do exemptions and exports go hand in hand? – An empirical analysis on individual data of french companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.41-83. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition spatiale des cessations d’entreprises – Une analyse des départements français après la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.191.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and determinants of firm exit: an empirical analysis on France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-018-0887-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage SME's bankruptcy : does local banking market matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.421-436. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-018-0042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités d’évolution de l’emploi sont-elles dues à la nature des entreprises ou à leur localisation ? Une analyse multiniveaux sur les zones d’emploi fran\ccaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (45), pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal vs. economic explanations of the rise in bankruptcies in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.23 - 45. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;business angels&amp;quot;, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (157), pp.103-140. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Être entrepreneur de soi-même, l’auto-emploi, 2016 (n°1), pp.125-159. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06859-4.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les business angels, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.103 - 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le territoire, ou les deux ? Analyse multiniveaux des déterminants des variations de l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business performance and angels presence: a fresh look from France 2008–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fonrouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.339-356. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9827-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the employment growth rate depend on the local context ? An analysis of French establishments over the 2004-2010 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.47 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of change in industrial structures and business strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (20), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business angels et performance des entreprises : une analyse empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.141-176. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.049.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the employment growth rate depend on the local context? An analysis of French establishments over the 2004-2010 period,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internationalization of Small and Medium-size enterprises in the Maghreb : a study of Morocan SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Business and Organizational Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.44 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 Stocks: Information uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and finance research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation or opposition ? A focus on the neighbouring effects at the local level in the business creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.163 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une analyse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconomiX Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.141 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do exemptions from social security contributions affect job creation ? New empirical evidence from French overseas regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do labor tax rebates facilitate firm growth? An empirical study on French establishments in the manufacturing industry, 2004-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.613 - 641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse est-elle soluble dans le modèle méditerranéen ? Une analyse à partir d’une régression quantile sur données d’entreprises en panel entre 2004 et 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.677 - 718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des établissements : une question de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become independant! The paradoxical constraints of France's 'Auto-Entrepreneur' Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.284-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become independant! The paradoxical constraints of France's 'Auto-Entrepreneur' Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Policy and SMEs: A New Policy and New Tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes d’entreprises : entre exception théorique et règle managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoentrepreneur, instrument de compétitivité ou adoucissant de la rigueur ? Bilan de trois années de fonctionnement du régime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité des dispositifs et des effets : problème pour l’évaluation des Politiques Publiques Territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.167 - 189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement européen des villes entrepreneuriales : Méthode, résultats et portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.13-35 P. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être entrepreneur de soi-même après la loi du 4 août 2008 : les impasses d'un modèle productif individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, t. XXIII, 3 (3), pp.325. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.233.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PME indépendante et performante, mythe ou réalité ? Une analyse fondée sur le phénomène des microgroupes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Norms for the Relationship between Private Ownership and the Performance of Banking Sectors in Transition Countries: The Cases of Bulgaria and Hungary as Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Groessl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (2), pp.124-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local taxation reforms on firms’ dynamics and local performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Power, Local Growth: Taxes, Governance, and Business Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les gagnants et les perdants des réformes de la fiscalité locale ? Une évaluation de la suppression de la CVAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de données pour analyser les déterminants locaux de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données SHS à l’échelle territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Apr 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le territoire, ou les deux ? Analyse multiniveaux des déterminants des variations de l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Scientifiques de l’université de Toulon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulon, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the job creation process in metropolitan areas : A spatial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 51ème colloque de l'ASRDLF </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Athènes, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy survival : evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Trempont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bankruptcy institutions, corporate insolvency and entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy survival : evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational and Financial Econometrics (CFE 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et controverses à propos des politiques économiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème Congrès de l'AFEP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité territoriale au prisme de la croissance des établissements industriels : une analyse à partir des données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque de l'ASRDLF </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes, pour quoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un entrepreneuriat transméditerranéen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants locaux de la croissance des firmes : Une analyse longitudinale des PME françaises, 2001-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lievaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIX ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des territoires et création d'entreprises : une analyse au niveau des départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIX ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where French gazelles have gone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop "High-Growth Entrepreneurship: Local Policies and Local Determinants", OECD-Leeds Program and Danish Business Authority </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes, pour quoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un entrepreneuriat transméditerranéen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy: from moral order to economic efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Institutions, markets and ethics: Mixed approaches in the European context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires de l'environnement : outils au service de l'environnement ou instrument stratégique pour les entreprises ? Une analyse du secteur de la fourniture d'électricité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Séminaire de recherche "Approches critiques de la Responsabilité Sociale de l'entreprise", CERTOP &amp; LIRHE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFORMATIONAL INTERMEDIATION: A TOOL FOR EVALUATING THE CAPACITY OF SMEs TO ACCESS FINANCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Global Conference on Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levratto N. et Hautcoeur P-C., &amp;quot;Les défaillances d'entreprises au 19ème siècle en France : du droit à la pratique&amp;quot;, Séminaire EHESS, juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PME objet frontière : une analyse en termes de cohérence entre l'organisation interne et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les PME dans les sociétés contemporaines de 1880 à nos jours; Pouvoir, représentation, action</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Paris 1 Panthéon/Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce texte est une version remaniée d'une communication aux Journées d'étude INRA-CNRS"Conflits d'usage et de voisinage" qui se sont tenues à Paris, 11-12 octobre 2004.Paris, 11-12 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levratto N., &amp;quot;Les TIC dans les processus de développement territorialisé des entreprises ultramarines&amp;quot;, Intervention Séminaire du Programme Régional d'Actions Innovatrices (PRAI) &amp;quot; Comptoir de la nouvelle économie &amp;quot; du 14 juin 2004 à Pointe-à-Pitre, juin 2005, 4 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levratto N., "Les TIC dans les processus de développement territorialisé des entreprises ultramarines", Intervention Séminaire du Programme Régional d'Actions Innovatrices (PRAI) " Comptoir de la nouvelle économie " du 14 juin 2004 à Pointe-à-Pitre, juin 2005, 4 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable de l'aquaculture : coordination des acteurs et action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Saliceti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et identité en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étonnante disparité des territoires industriels Comprendre la performance et le déclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frocrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Fabrique de l'Industrie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec, défaillance et faillites des entreprises : mieux les comprendre pour les dépasser - Introduction générale au numéro spécial sur les défaillances d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Internationale PME, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Internationale PME, Déembre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Failure: Two Sides of the Same Coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Small Business Economics, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux, rencontre entre entreprises et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2, 148 p., 2016, Collection innovation, entrepreneuriat et gestion. Série Smart Innovation, 978-1-78405-116-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley, 142 p., 2016, 9781119285182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux, rencontre entre entreprises et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2, 148 p., 2015, Collection innovation, entrepreneuriat et gestion. Série Smart Innovation, 9781784051167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, Innovation and Sustainable Development. The Ecological Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward elgar, 331p., 2012, Science, innovation, technology and entrepreneurship, 978-0-85793-701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les économies d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'HARMATTAN, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Euro-méditerrannée: de l'espace géographique aux modes de coordination socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'HARMATTAN, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONCTIONNEMENT ET IMPACT DU MECANISME DE COMPENSATION DES CHARGES DE SERVICE PUBLIC DE L'ÉLECTRICITÉ SUR L'OFFRE D'ÉNERGIE DANS LES ZONES NON-INTERCONNECTEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre l'industrie au service de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2030, c'est demain ! un programme de transformation sociale-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Petits Matins, 2022, 9782363833259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective et co-construction des territoires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions locales et interrelations spatiales aux sources de la diversité des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale de la croissance des emplois dans la région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Paris Express, Les enjeux économiques et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French Industrial Establishments Equally Sensitive to the Local Atmosphere? An Analysis Resting upon a Panel of Manufacturing Plants over the Period 2003-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Entrepreneurial Society. Institutions, Behaviors and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre les groupes à jouer collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des conventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes : éléments d’analyse à partir de PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat transméditerranéen et l’internationalisation du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Kharthala-IRMC, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Casson : à la recherche des fondements sociaux de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French industrial establishments equally sensitive to the local atmosphere? An analysis resting upon a panel of manufacturing plants over the period 2003-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xploring the Entrepreneurial Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Casson, A la recherche des fondements sociaux de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques en faveur de l'entrepreneuriat innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'économie de l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do French firms grow differently and why? An empirical analysis using longitudinal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High growth SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do French firms grow differently and why? An empirical analysis using longitudinal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High growth SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Ecological Opportunities and Firms' Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laperche, Blandine; Levratto, Nadine; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis, innovation and sustainable development : the ecological opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2012, Science, innovation, technology and entrepreneurship, 978-0-85793-701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Failure and Exit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication environnementale de la part des grands groupes ? Une analyse lexicale des rapports de développement durable de l'année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation verte. De la Théorie aux Bonnes Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang (Bruxelles, Zurich, Francfort), pp.207 - 232, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite en France au 19e siècle : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.199-265, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de l'économie-droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.159-167, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial intermediation : the role of information production in matching the demand and supply of credit&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in H. Schlögl (Ed.) Better Financing for Entrepreneurship &amp; SME Growth,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, pp.250, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et impact du mécanisme de compensation des charges de service public de l'électricité sur l'offre d'énergie dans les zones non-interconnectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche juridique de la Sorbonne (IRJS) (Paris). Département de recherche Justice et procès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la régulation. Volume 1 (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2005, Bibliothèque de l'Institut André Tunc, t. 9, 2-275-02710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance publique promoteur de nouveaux critères de décision de financement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Chatel; Thierry Kirat; Robert Salais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et ses dispositifs : institutions, économie, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-101, 2005, 2-7475-9309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How industrial diversity affects local employment growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.cg39qsk3f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVAE, Territoires d’industrie : les contradictions de la politique de réindustrialisation à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage : un chiffre au plus bas mais qui masque le creusement des inégalités entre les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation, https://theconversation.com/chomage-un-chiffre-au-plus-bas-mais-qui-masque-le-creusement-des-inegalites-entre-les-territoires-203065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’y a-t-il vraiment aucune raison d’être inquiet ? Une analyse des dynamiques de l’emploi depuis la crise de la covid-19 dans les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE, une mesure de relance de l’industrie française mal ciblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE ne relancera pas l'industrie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recréer une filière photovoltaïque en Europe : un enjeu industriel, énergétique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boronat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions la France peut-elle se réindustrialiser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04491615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeon V. ; Bayon D. ; Chia E. ; Levratto N. ; Paranque B. ; Paulet E., Péraldi X., &amp;quot;Evaluation des surcoûts économiques de l'ultra-périphéricité dans les DOM, Projet de rapport final, avril 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles entrepreneuriat étudiants tiennent-ils toujours leurs promesses ? Une analyse fondée sur une approche sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bahroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the productivity of French construction firms: A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral Diversity and Local Employment Growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité locale aux entreprises est-elle vraiment un frein à la création d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146 territoires d'industrie, en apparence semblables et pourtant si différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are business angel-backed companies truly different? a comparative analysis of the financial structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Performance and the Signal Effect: Evidence from a European Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Quignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Succurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are business angel-backed companies truly different? a comparative analysis of the financial structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : analyse spatiale de l’influence des facteurs socio-économiques sur la prévalence et les conséquences de l’épidémie dans les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et dynamique d'emploi des territoires : analyse empirique sur les communes françaises (Version preprint) A paraitre dans la Revue d'Economie Régionale et urbaine, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : analyse spatiale de l’influence des facteurs socio-économiques sur la prévalence et les conséquences de l’épidémie dans les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm soundness and knowledge externalities: a comparative regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une anayse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations et exonérations, les deux vont-elles de pair ? Analyse empirique sur données individuelles d’entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New firms’ bankruptcy: does local banking market matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les business angels, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and firms' internationalization: an empirical analysis on three Middle East countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the job creation process in metropolitan areas: A spatial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-reorganization survival: a semi-parametric and non-parametric analysis of firm characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Trempont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-entrepreneur, au risque de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job creation dependent on the local context? An analysis of French industrial establishments over the period 2004-2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional dynamics and start-ups: Evidence from French departments in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une analyse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse est-elle soluble dans le modèle méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do exemptions from social security contributions affect firm growth? New evidence using quantile estimations on panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des territoires et création d'entreprises : une analyse des départements français en 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become Independent! The Paradoxical Constraints of France’s Auto-Entrepreneur Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small, alone and poor: a merciless portrait of insolvent French firms, 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of growth for SMEs. A longitudinal study from French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de la productivité des firmes européennes à partir de données comptables: L'effet pays en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être entrepreneur de soi-même après la loi du 4 août 2008: les impasses d'un modèle productif individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite au XIXème siècle en France : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique Industrielle et PME : Nouvelle Politique et Nouveaux Outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite au XIXème siècle en France : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy law and practice in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal vs economic explanations of the rise in bankruptcies in XIXth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal versus economic explanations of the rise in bankruptcies in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the law alone explain the rise in bankruptcies in XIXth century France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de performance par la création de valeur dérivent-ils d'une lecture idéologique de l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Paulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des surcoûts économiques de l'ultrapériphéricité dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PUISSANCE PUBLIQUE PROMOTEUR DE NOUVEAUX CRITERES DE DECISION DE FINANCEMENT DES ENTREPRISES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes envisagées sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EconomiX/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial impacts of COVID-19 and policy answers in European regions and cities (TERRCOV) final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Gensheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Rigillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachaichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EM Normandie Business School; ESPON EGTC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'emploi et interactions locales : le cas de la métropole brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l’emploi et interactions locales : le cas de la métropole brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EconomiX - UMR 7235 - CNRS Université Paris Nanterre. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial impacts of Covid-19 and policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique économique de la métropole lilloise et inetrrelations avec les territoires proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecole de management de Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOME 2 - Les villes moyennes : diversité des trajectoires, interdépendances industrielles, interactions locales et proximité aux métropoles Programme de recherche pour le CGET & l'Institut CDC pour la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence nationale de la cohésion des territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances contrastées des zones d’emploi : observation et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence Nationale à la Cohésion des Territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires : regards croisés sur les 22 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la Recherche de la Caisse des Dépôts; Agence Nationale pour la Cohésion des Territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes moyennes : diversité des trajectoires, interdépendances industrielles, interactions locales et proximité aux métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires : regards croisés sur les 22 métropoles - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence Nationale pour la Cohésion des Territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dynamique économique de la métropole européenne de Lille et de ses interrelations avec les territoires avoisinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de Développement et d'Urbanisme de Lille Métropole. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diversité des effets de diffusion du Grand Paris Express sur les territoires franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société du Grand Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU LIEN ENTRE LES METROPOLES ET LES TERRITOIRES AVOISINANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative de l’effet local : étude de territoires particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which economic policy for the Paris area?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EconomiX, Région Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales et politiques de développement économique en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Levratto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the productivity of French construction firms: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-026-01457-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une industrie réellement verte. Entretien avec Charles Fournier, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionner les aides publiques aux entreprises : pourquoi et comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réindustrialiser, pour quoi faire ?, 106 (2), pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On veut construire les conditions d’un véritable pouvoir d’intervention des salariés et des citoyens&amp;quot;. Entretien avec Jean-Christophe Le Duigou, réalisé le 19 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu est de construire une majorité sociale en faveur de la transition écologique. Entretien avec Mathias Tavel, réalisé le 28 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.199-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité sectorielle et croissance de l’emploi local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75 - 94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (3), pp.75-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité sectorielle et croissance de l’emploi local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral Diversity and Local Employment Growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 as a systemic shock: curb or catalyst for proactive policies towards territorial cohesion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Sánchez Gassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Adobati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (8), pp.1543-1556. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2023.2242387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial footprint of COVID-19 and local policy answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2023.2242411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Implications of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (5-6), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01600176231189433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does commercial court organisation affect firms’ bankruptcy rate? evidence from the french judicial reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Succurro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.573-601. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-023-09765-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181-182, pp.199-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse financière des PME et disponibilité du crédit sur le marché local : une analyse empirique sur données italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 150 (2), pp.59-74. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.150.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, une dimension renouvelée des politiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (181-182), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11vl5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la relocalisation de l’industrie : la ville productive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04491623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial territories: measures, determinants, and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01198-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare system and social trust in the fight against COVID-19: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (4), pp.895-900. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regions equal in adversity? A spatial analysis of spread and dynamics of COVID-19 in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10198-021-01280-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regions equal in adversity? A spatial analysis of spread and dynamics of COVID-19 in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10198-021-01280-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et dynamique d'emploi des territoires : analyse empirique sur les communes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan de relance pourra-t-il sauver l’industrie française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 171 (3ème trimestre 2020), pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBAT : un outil de diagnostic et d’accompagnement pour les petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3-4), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d’internationalisation des entreprises et de leurs déterminants : analyse empirique sur trois pays du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm financial soundness and knowledge externalities: A comparative regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (5), pp.1459-1486. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.192.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03122270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do exemptions and exports go hand in hand? – An empirical analysis on individual data of french companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.41-83. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition spatiale des cessations d’entreprises – Une analyse des départements français après la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.191.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and determinants of firm exit: an empirical analysis on France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-018-0887-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage SME's bankruptcy : does local banking market matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.421-436. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-018-0042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités d’évolution de l’emploi sont-elles dues à la nature des entreprises ou à leur localisation ? Une analyse multiniveaux sur les zones d’emploi fran\ccaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (45), pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Être entrepreneur de soi-même, l’auto-emploi, 2016 (n°1), pp.125-159. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06859-4.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal vs. economic explanations of the rise in bankruptcies in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.23 - 45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;business angels&amp;quot;, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (157), pp.103-140. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les business angels, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.103 - 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le territoire, ou les deux ? Analyse multiniveaux des déterminants des variations de l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business performance and angels presence: a fresh look from France 2008–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fonrouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.339-356. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9827-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the employment growth rate depend on the local context ? An analysis of French establishments over the 2004-2010 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.47 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of change in industrial structures and business strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (20), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business angels et performance des entreprises : une analyse empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.141-176. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.049.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the employment growth rate depend on the local context? An analysis of French establishments over the 2004-2010 period,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internationalization of Small and Medium-size enterprises in the Maghreb : a study of Morocan SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Business and Organizational Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.44 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 Stocks: Information uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and finance research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation or opposition ? A focus on the neighbouring effects at the local level in the business creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.163 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une analyse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconomiX Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.141 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do exemptions from social security contributions affect job creation ? New empirical evidence from French overseas regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do labor tax rebates facilitate firm growth? An empirical study on French establishments in the manufacturing industry, 2004-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.613 - 641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse est-elle soluble dans le modèle méditerranéen ? Une analyse à partir d’une régression quantile sur données d’entreprises en panel entre 2004 et 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.677 - 718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des établissements : une question de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become independant! The paradoxical constraints of France's 'Auto-Entrepreneur' Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.284-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become independant! The paradoxical constraints of France's 'Auto-Entrepreneur' Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Policy and SMEs: A New Policy and New Tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes d’entreprises : entre exception théorique et règle managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoentrepreneur, instrument de compétitivité ou adoucissant de la rigueur ? Bilan de trois années de fonctionnement du régime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité des dispositifs et des effets : problème pour l’évaluation des Politiques Publiques Territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.167 - 189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement européen des villes entrepreneuriales : Méthode, résultats et portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.13-35 P. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être entrepreneur de soi-même après la loi du 4 août 2008 : les impasses d'un modèle productif individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, t. XXIII, 3 (3), pp.325. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.233.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PME indépendante et performante, mythe ou réalité ? Une analyse fondée sur le phénomène des microgroupes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Norms for the Relationship between Private Ownership and the Performance of Banking Sectors in Transition Countries: The Cases of Bulgaria and Hungary as Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Groessl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (2), pp.124-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local taxation reforms on firms’ dynamics and local performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Power, Local Growth: Taxes, Governance, and Business Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les gagnants et les perdants des réformes de la fiscalité locale ? Une évaluation de la suppression de la CVAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de données pour analyser les déterminants locaux de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données SHS à l’échelle territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Apr 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le territoire, ou les deux ? Analyse multiniveaux des déterminants des variations de l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Scientifiques de l’université de Toulon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulon, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the job creation process in metropolitan areas : A spatial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 51ème colloque de l'ASRDLF </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Athènes, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy survival : evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Trempont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bankruptcy institutions, corporate insolvency and entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy survival : evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational and Financial Econometrics (CFE 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et controverses à propos des politiques économiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème Congrès de l'AFEP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité territoriale au prisme de la croissance des établissements industriels : une analyse à partir des données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque de l'ASRDLF </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants locaux de la croissance des firmes : Une analyse longitudinale des PME françaises, 2001-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lievaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIX ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes, pour quoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un entrepreneuriat transméditerranéen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes, pour quoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un entrepreneuriat transméditerranéen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des territoires et création d'entreprises : une analyse au niveau des départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIX ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where French gazelles have gone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop "High-Growth Entrepreneurship: Local Policies and Local Determinants", OECD-Leeds Program and Danish Business Authority </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy: from moral order to economic efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Institutions, markets and ethics: Mixed approaches in the European context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFORMATIONAL INTERMEDIATION: A TOOL FOR EVALUATING THE CAPACITY OF SMEs TO ACCESS FINANCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Global Conference on Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires de l'environnement : outils au service de l'environnement ou instrument stratégique pour les entreprises ? Une analyse du secteur de la fourniture d'électricité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Séminaire de recherche "Approches critiques de la Responsabilité Sociale de l'entreprise", CERTOP &amp; LIRHE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levratto N. et Hautcoeur P-C., &amp;quot;Les défaillances d'entreprises au 19ème siècle en France : du droit à la pratique&amp;quot;, Séminaire EHESS, juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PME objet frontière : une analyse en termes de cohérence entre l'organisation interne et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les PME dans les sociétés contemporaines de 1880 à nos jours; Pouvoir, représentation, action</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Paris 1 Panthéon/Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce texte est une version remaniée d'une communication aux Journées d'étude INRA-CNRS"Conflits d'usage et de voisinage" qui se sont tenues à Paris, 11-12 octobre 2004.Paris, 11-12 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levratto N., &amp;quot;Les TIC dans les processus de développement territorialisé des entreprises ultramarines&amp;quot;, Intervention Séminaire du Programme Régional d'Actions Innovatrices (PRAI) &amp;quot; Comptoir de la nouvelle économie &amp;quot; du 14 juin 2004 à Pointe-à-Pitre, juin 2005, 4 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levratto N., "Les TIC dans les processus de développement territorialisé des entreprises ultramarines", Intervention Séminaire du Programme Régional d'Actions Innovatrices (PRAI) " Comptoir de la nouvelle économie " du 14 juin 2004 à Pointe-à-Pitre, juin 2005, 4 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable de l'aquaculture : coordination des acteurs et action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Saliceti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et identité en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étonnante disparité des territoires industriels Comprendre la performance et le déclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frocrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Fabrique de l'Industrie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec, défaillance et faillites des entreprises : mieux les comprendre pour les dépasser - Introduction générale au numéro spécial sur les défaillances d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Internationale PME, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Internationale PME, Déembre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Failure: Two Sides of the Same Coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Small Business Economics, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux, rencontre entre entreprises et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2, 148 p., 2016, Collection innovation, entrepreneuriat et gestion. Série Smart Innovation, 978-1-78405-116-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley, 142 p., 2016, 9781119285182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux, rencontre entre entreprises et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2, 148 p., 2015, Collection innovation, entrepreneuriat et gestion. Série Smart Innovation, 9781784051167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, Innovation and Sustainable Development. The Ecological Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward elgar, 331p., 2012, Science, innovation, technology and entrepreneurship, 978-0-85793-701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les économies d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'HARMATTAN, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Euro-méditerrannée: de l'espace géographique aux modes de coordination socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'HARMATTAN, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONCTIONNEMENT ET IMPACT DU MECANISME DE COMPENSATION DES CHARGES DE SERVICE PUBLIC DE L'ÉLECTRICITÉ SUR L'OFFRE D'ÉNERGIE DANS LES ZONES NON-INTERCONNECTEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre l'industrie au service de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2030, c'est demain ! un programme de transformation sociale-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Petits Matins, 2022, 9782363833259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective et co-construction des territoires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions locales et interrelations spatiales aux sources de la diversité des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale de la croissance des emplois dans la région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Paris Express, Les enjeux économiques et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French Industrial Establishments Equally Sensitive to the Local Atmosphere? An Analysis Resting upon a Panel of Manufacturing Plants over the Period 2003-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Entrepreneurial Society. Institutions, Behaviors and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre les groupes à jouer collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des conventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes : éléments d’analyse à partir de PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat transméditerranéen et l’internationalisation du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Kharthala-IRMC, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Casson : à la recherche des fondements sociaux de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French industrial establishments equally sensitive to the local atmosphere? An analysis resting upon a panel of manufacturing plants over the period 2003-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xploring the Entrepreneurial Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques en faveur de l'entrepreneuriat innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'économie de l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Casson, A la recherche des fondements sociaux de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do French firms grow differently and why? An empirical analysis using longitudinal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High growth SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do French firms grow differently and why? An empirical analysis using longitudinal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High growth SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Ecological Opportunities and Firms' Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laperche, Blandine; Levratto, Nadine; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis, innovation and sustainable development : the ecological opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2012, Science, innovation, technology and entrepreneurship, 978-0-85793-701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Failure and Exit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication environnementale de la part des grands groupes ? Une analyse lexicale des rapports de développement durable de l'année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation verte. De la Théorie aux Bonnes Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang (Bruxelles, Zurich, Francfort), pp.207 - 232, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite en France au 19e siècle : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.199-265, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de l'économie-droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.159-167, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial intermediation : the role of information production in matching the demand and supply of credit&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in H. Schlögl (Ed.) Better Financing for Entrepreneurship &amp; SME Growth,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, pp.250, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et impact du mécanisme de compensation des charges de service public de l'électricité sur l'offre d'énergie dans les zones non-interconnectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche juridique de la Sorbonne (IRJS) (Paris). Département de recherche Justice et procès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la régulation. Volume 1 (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2005, Bibliothèque de l'Institut André Tunc, t. 9, 2-275-02710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance publique promoteur de nouveaux critères de décision de financement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Chatel; Thierry Kirat; Robert Salais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et ses dispositifs : institutions, économie, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-101, 2005, 2-7475-9309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How industrial diversity affects local employment growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.cg39qsk3f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVAE, Territoires d’industrie : les contradictions de la politique de réindustrialisation à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage : un chiffre au plus bas mais qui masque le creusement des inégalités entre les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation, https://theconversation.com/chomage-un-chiffre-au-plus-bas-mais-qui-masque-le-creusement-des-inegalites-entre-les-territoires-203065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’y a-t-il vraiment aucune raison d’être inquiet ? Une analyse des dynamiques de l’emploi depuis la crise de la covid-19 dans les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE, une mesure de relance de l’industrie française mal ciblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE ne relancera pas l'industrie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recréer une filière photovoltaïque en Europe : un enjeu industriel, énergétique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boronat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions la France peut-elle se réindustrialiser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04491615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeon V. ; Bayon D. ; Chia E. ; Levratto N. ; Paranque B. ; Paulet E., Péraldi X., &amp;quot;Evaluation des surcoûts économiques de l'ultra-périphéricité dans les DOM, Projet de rapport final, avril 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles entrepreneuriat étudiants tiennent-ils toujours leurs promesses ? Une analyse fondée sur une approche sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bahroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the productivity of French construction firms: A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral Diversity and Local Employment Growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité locale aux entreprises est-elle vraiment un frein à la création d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146 territoires d'industrie, en apparence semblables et pourtant si différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are business angel-backed companies truly different? a comparative analysis of the financial structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Performance and the Signal Effect: Evidence from a European Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Quignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Succurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are business angel-backed companies truly different? a comparative analysis of the financial structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : analyse spatiale de l’influence des facteurs socio-économiques sur la prévalence et les conséquences de l’épidémie dans les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et dynamique d'emploi des territoires : analyse empirique sur les communes françaises (Version preprint) A paraitre dans la Revue d'Economie Régionale et urbaine, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : analyse spatiale de l’influence des facteurs socio-économiques sur la prévalence et les conséquences de l’épidémie dans les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm soundness and knowledge externalities: a comparative regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une anayse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations et exonérations, les deux vont-elles de pair ? Analyse empirique sur données individuelles d’entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New firms’ bankruptcy: does local banking market matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les business angels, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and firms' internationalization: an empirical analysis on three Middle East countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the job creation process in metropolitan areas: A spatial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-reorganization survival: a semi-parametric and non-parametric analysis of firm characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Trempont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-entrepreneur, au risque de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job creation dependent on the local context? An analysis of French industrial establishments over the period 2004-2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional dynamics and start-ups: Evidence from French departments in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une analyse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse est-elle soluble dans le modèle méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do exemptions from social security contributions affect firm growth? New evidence using quantile estimations on panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des territoires et création d'entreprises : une analyse des départements français en 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become Independent! The Paradoxical Constraints of France’s Auto-Entrepreneur Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small, alone and poor: a merciless portrait of insolvent French firms, 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of growth for SMEs. A longitudinal study from French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de la productivité des firmes européennes à partir de données comptables: L'effet pays en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être entrepreneur de soi-même après la loi du 4 août 2008: les impasses d'un modèle productif individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite au XIXème siècle en France : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique Industrielle et PME : Nouvelle Politique et Nouveaux Outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite au XIXème siècle en France : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal vs economic explanations of the rise in bankruptcies in XIXth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy law and practice in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal versus economic explanations of the rise in bankruptcies in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the law alone explain the rise in bankruptcies in XIXth century France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des surcoûts économiques de l'ultrapériphéricité dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de performance par la création de valeur dérivent-ils d'une lecture idéologique de l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Paulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PUISSANCE PUBLIQUE PROMOTEUR DE NOUVEAUX CRITERES DE DECISION DE FINANCEMENT DES ENTREPRISES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes envisagées sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EconomiX/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial impacts of COVID-19 and policy answers in European regions and cities (TERRCOV) final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Gensheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Rigillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachaichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EM Normandie Business School; ESPON EGTC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'emploi et interactions locales : le cas de la métropole brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l’emploi et interactions locales : le cas de la métropole brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EconomiX - UMR 7235 - CNRS Université Paris Nanterre. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial impacts of Covid-19 and policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique économique de la métropole lilloise et inetrrelations avec les territoires proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecole de management de Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOME 2 - Les villes moyennes : diversité des trajectoires, interdépendances industrielles, interactions locales et proximité aux métropoles Programme de recherche pour le CGET & l'Institut CDC pour la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence nationale de la cohésion des territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances contrastées des zones d’emploi : observation et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence Nationale à la Cohésion des Territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires : regards croisés sur les 22 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la Recherche de la Caisse des Dépôts; Agence Nationale pour la Cohésion des Territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes moyennes : diversité des trajectoires, interdépendances industrielles, interactions locales et proximité aux métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires : regards croisés sur les 22 métropoles - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence Nationale pour la Cohésion des Territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dynamique économique de la métropole européenne de Lille et de ses interrelations avec les territoires avoisinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de Développement et d'Urbanisme de Lille Métropole. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diversité des effets de diffusion du Grand Paris Express sur les territoires franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société du Grand Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU LIEN ENTRE LES METROPOLES ET LES TERRITOIRES AVOISINANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative de l’effet local : étude de territoires particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which economic policy for the Paris area?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EconomiX, Région Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales et politiques de développement économique en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Duigou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cailletaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tavel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05185983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.544.2125" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arcuri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Succurro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-023-09765-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levratto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176231189433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2242411" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moodie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora S&#225;nchez Gassen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Adobati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2242387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vl5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dejardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01198-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Br&#233;dart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khelil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-021-01280-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Nguedam Ntouko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.192.0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abdel Fattah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Garsaa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12539" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7755" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.191.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0887-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-018-0042-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6630" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6528" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06859-4.p.0125" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9827-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0141" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Zouikri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386010v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.033.0013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Serverin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.233.0325" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Groessl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barthelemy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trempont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lievaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Abbes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paranque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004222v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Saliceti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frocrain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887218v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Eklund" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549910v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004634v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074948v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410816v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410749v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664374v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086156v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.cg39qsk3f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384167v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boronat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491615v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086170v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paranque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032687v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bahroun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kan&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789962v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789982v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159844v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795061v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Quignon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046489v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Costanzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059456v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui Cepn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141632v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141306v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141311v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141308v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140920v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140755v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140713v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587818v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587828v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139196v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587693v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589125v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004633v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Paulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004638v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004640v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119298v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gensheimer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea China" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rigillo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353401v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538202v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258564v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310335v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092516v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092523v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353439v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092526v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092529v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712856v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589227v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589228v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712860v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delacroix" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589226v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05568821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-026-01457-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Duigou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cailletaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05185983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.544.2125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moodie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora S&#225;nchez Gassen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Adobati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2242387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2242411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176231189433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arcuri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Succurro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-023-09765-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vl5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dejardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01198-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Br&#233;dart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khelil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-021-01280-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Nguedam Ntouko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abdel Fattah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Garsaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12539" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.192.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.191.0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0887-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-018-0042-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06859-4.p.0125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6528" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9827-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0141" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Zouikri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.033.0013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Serverin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.233.0325" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Groessl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barthelemy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trempont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lievaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paranque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Abbes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004222v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Saliceti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frocrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Eklund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906932v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.cg39qsk3f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384167v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boronat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086170v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paranque" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bahroun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Quignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Costanzo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui Cepn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159702v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141677v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141013v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140945v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140897v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587828v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587693v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004638v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004633v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Paulet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004640v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294152v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gensheimer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea China" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rigillo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353483v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310335v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092516v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353439v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092529v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712856v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589227v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delacroix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589226v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>