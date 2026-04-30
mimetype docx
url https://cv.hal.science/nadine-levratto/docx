--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Levratto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the productivity of French construction firms: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-026-01457-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une industrie réellement verte. Entretien avec Charles Fournier, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionner les aides publiques aux entreprises : pourquoi et comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réindustrialiser, pour quoi faire ?, 106 (2), pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On veut construire les conditions d’un véritable pouvoir d’intervention des salariés et des citoyens&amp;quot;. Entretien avec Jean-Christophe Le Duigou, réalisé le 19 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu est de construire une majorité sociale en faveur de la transition écologique. Entretien avec Mathias Tavel, réalisé le 28 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.199-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité sectorielle et croissance de l’emploi local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75 - 94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (3), pp.75-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité sectorielle et croissance de l’emploi local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral Diversity and Local Employment Growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 as a systemic shock: curb or catalyst for proactive policies towards territorial cohesion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Sánchez Gassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Adobati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (8), pp.1543-1556. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2023.2242387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial footprint of COVID-19 and local policy answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2023.2242411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Implications of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (5-6), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01600176231189433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does commercial court organisation affect firms’ bankruptcy rate? evidence from the french judicial reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Succurro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.573-601. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-023-09765-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181-182, pp.199-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse financière des PME et disponibilité du crédit sur le marché local : une analyse empirique sur données italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 150 (2), pp.59-74. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.150.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, une dimension renouvelée des politiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (181-182), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11vl5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la relocalisation de l’industrie : la ville productive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04491623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial territories: measures, determinants, and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01198-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare system and social trust in the fight against COVID-19: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (4), pp.895-900. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regions equal in adversity? A spatial analysis of spread and dynamics of COVID-19 in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10198-021-01280-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regions equal in adversity? A spatial analysis of spread and dynamics of COVID-19 in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10198-021-01280-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et dynamique d'emploi des territoires : analyse empirique sur les communes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan de relance pourra-t-il sauver l’industrie française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 171 (3ème trimestre 2020), pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBAT : un outil de diagnostic et d’accompagnement pour les petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3-4), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d’internationalisation des entreprises et de leurs déterminants : analyse empirique sur trois pays du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm financial soundness and knowledge externalities: A comparative regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (5), pp.1459-1486. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.192.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03122270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do exemptions and exports go hand in hand? – An empirical analysis on individual data of french companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.41-83. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition spatiale des cessations d’entreprises – Une analyse des départements français après la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.191.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and determinants of firm exit: an empirical analysis on France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-018-0887-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage SME's bankruptcy : does local banking market matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.421-436. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-018-0042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités d’évolution de l’emploi sont-elles dues à la nature des entreprises ou à leur localisation ? Une analyse multiniveaux sur les zones d’emploi fran\ccaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (45), pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Être entrepreneur de soi-même, l’auto-emploi, 2016 (n°1), pp.125-159. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06859-4.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal vs. economic explanations of the rise in bankruptcies in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.23 - 45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;business angels&amp;quot;, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (157), pp.103-140. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les business angels, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.103 - 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le territoire, ou les deux ? Analyse multiniveaux des déterminants des variations de l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business performance and angels presence: a fresh look from France 2008–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fonrouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.339-356. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9827-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the employment growth rate depend on the local context ? An analysis of French establishments over the 2004-2010 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.47 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of change in industrial structures and business strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (20), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business angels et performance des entreprises : une analyse empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.141-176. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.049.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the employment growth rate depend on the local context? An analysis of French establishments over the 2004-2010 period,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internationalization of Small and Medium-size enterprises in the Maghreb : a study of Morocan SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Business and Organizational Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.44 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 Stocks: Information uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and finance research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation or opposition ? A focus on the neighbouring effects at the local level in the business creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.163 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une analyse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconomiX Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.141 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do exemptions from social security contributions affect job creation ? New empirical evidence from French overseas regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do labor tax rebates facilitate firm growth? An empirical study on French establishments in the manufacturing industry, 2004-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.613 - 641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse est-elle soluble dans le modèle méditerranéen ? Une analyse à partir d’une régression quantile sur données d’entreprises en panel entre 2004 et 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.677 - 718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des établissements : une question de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become independant! The paradoxical constraints of France's 'Auto-Entrepreneur' Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.284-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become independant! The paradoxical constraints of France's 'Auto-Entrepreneur' Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Policy and SMEs: A New Policy and New Tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes d’entreprises : entre exception théorique et règle managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoentrepreneur, instrument de compétitivité ou adoucissant de la rigueur ? Bilan de trois années de fonctionnement du régime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité des dispositifs et des effets : problème pour l’évaluation des Politiques Publiques Territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.167 - 189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement européen des villes entrepreneuriales : Méthode, résultats et portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.13-35 P. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être entrepreneur de soi-même après la loi du 4 août 2008 : les impasses d'un modèle productif individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, t. XXIII, 3 (3), pp.325. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.233.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PME indépendante et performante, mythe ou réalité ? Une analyse fondée sur le phénomène des microgroupes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Norms for the Relationship between Private Ownership and the Performance of Banking Sectors in Transition Countries: The Cases of Bulgaria and Hungary as Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Groessl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (2), pp.124-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local taxation reforms on firms’ dynamics and local performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Power, Local Growth: Taxes, Governance, and Business Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les gagnants et les perdants des réformes de la fiscalité locale ? Une évaluation de la suppression de la CVAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de données pour analyser les déterminants locaux de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données SHS à l’échelle territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Apr 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le territoire, ou les deux ? Analyse multiniveaux des déterminants des variations de l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Scientifiques de l’université de Toulon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulon, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the job creation process in metropolitan areas : A spatial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 51ème colloque de l'ASRDLF </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Athènes, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy survival : evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Trempont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bankruptcy institutions, corporate insolvency and entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy survival : evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational and Financial Econometrics (CFE 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et controverses à propos des politiques économiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème Congrès de l'AFEP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité territoriale au prisme de la croissance des établissements industriels : une analyse à partir des données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque de l'ASRDLF </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants locaux de la croissance des firmes : Une analyse longitudinale des PME françaises, 2001-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lievaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIX ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes, pour quoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un entrepreneuriat transméditerranéen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes, pour quoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un entrepreneuriat transméditerranéen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des territoires et création d'entreprises : une analyse au niveau des départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIX ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where French gazelles have gone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop "High-Growth Entrepreneurship: Local Policies and Local Determinants", OECD-Leeds Program and Danish Business Authority </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy: from moral order to economic efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Institutions, markets and ethics: Mixed approaches in the European context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFORMATIONAL INTERMEDIATION: A TOOL FOR EVALUATING THE CAPACITY OF SMEs TO ACCESS FINANCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Global Conference on Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires de l'environnement : outils au service de l'environnement ou instrument stratégique pour les entreprises ? Une analyse du secteur de la fourniture d'électricité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Séminaire de recherche "Approches critiques de la Responsabilité Sociale de l'entreprise", CERTOP &amp; LIRHE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levratto N. et Hautcoeur P-C., &amp;quot;Les défaillances d'entreprises au 19ème siècle en France : du droit à la pratique&amp;quot;, Séminaire EHESS, juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PME objet frontière : une analyse en termes de cohérence entre l'organisation interne et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les PME dans les sociétés contemporaines de 1880 à nos jours; Pouvoir, représentation, action</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Paris 1 Panthéon/Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce texte est une version remaniée d'une communication aux Journées d'étude INRA-CNRS"Conflits d'usage et de voisinage" qui se sont tenues à Paris, 11-12 octobre 2004.Paris, 11-12 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levratto N., &amp;quot;Les TIC dans les processus de développement territorialisé des entreprises ultramarines&amp;quot;, Intervention Séminaire du Programme Régional d'Actions Innovatrices (PRAI) &amp;quot; Comptoir de la nouvelle économie &amp;quot; du 14 juin 2004 à Pointe-à-Pitre, juin 2005, 4 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levratto N., "Les TIC dans les processus de développement territorialisé des entreprises ultramarines", Intervention Séminaire du Programme Régional d'Actions Innovatrices (PRAI) " Comptoir de la nouvelle économie " du 14 juin 2004 à Pointe-à-Pitre, juin 2005, 4 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable de l'aquaculture : coordination des acteurs et action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Saliceti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et identité en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étonnante disparité des territoires industriels Comprendre la performance et le déclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frocrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Fabrique de l'Industrie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec, défaillance et faillites des entreprises : mieux les comprendre pour les dépasser - Introduction générale au numéro spécial sur les défaillances d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Internationale PME, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Internationale PME, Déembre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Failure: Two Sides of the Same Coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Small Business Economics, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux, rencontre entre entreprises et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2, 148 p., 2016, Collection innovation, entrepreneuriat et gestion. Série Smart Innovation, 978-1-78405-116-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley, 142 p., 2016, 9781119285182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux, rencontre entre entreprises et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2, 148 p., 2015, Collection innovation, entrepreneuriat et gestion. Série Smart Innovation, 9781784051167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, Innovation and Sustainable Development. The Ecological Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward elgar, 331p., 2012, Science, innovation, technology and entrepreneurship, 978-0-85793-701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les économies d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'HARMATTAN, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Euro-méditerrannée: de l'espace géographique aux modes de coordination socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'HARMATTAN, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONCTIONNEMENT ET IMPACT DU MECANISME DE COMPENSATION DES CHARGES DE SERVICE PUBLIC DE L'ÉLECTRICITÉ SUR L'OFFRE D'ÉNERGIE DANS LES ZONES NON-INTERCONNECTEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre l'industrie au service de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2030, c'est demain ! un programme de transformation sociale-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Petits Matins, 2022, 9782363833259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective et co-construction des territoires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions locales et interrelations spatiales aux sources de la diversité des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale de la croissance des emplois dans la région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Paris Express, Les enjeux économiques et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French Industrial Establishments Equally Sensitive to the Local Atmosphere? An Analysis Resting upon a Panel of Manufacturing Plants over the Period 2003-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Entrepreneurial Society. Institutions, Behaviors and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre les groupes à jouer collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des conventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes : éléments d’analyse à partir de PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat transméditerranéen et l’internationalisation du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Kharthala-IRMC, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Casson : à la recherche des fondements sociaux de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French industrial establishments equally sensitive to the local atmosphere? An analysis resting upon a panel of manufacturing plants over the period 2003-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xploring the Entrepreneurial Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques en faveur de l'entrepreneuriat innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'économie de l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Casson, A la recherche des fondements sociaux de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do French firms grow differently and why? An empirical analysis using longitudinal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High growth SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do French firms grow differently and why? An empirical analysis using longitudinal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High growth SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Ecological Opportunities and Firms' Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laperche, Blandine; Levratto, Nadine; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis, innovation and sustainable development : the ecological opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2012, Science, innovation, technology and entrepreneurship, 978-0-85793-701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Failure and Exit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication environnementale de la part des grands groupes ? Une analyse lexicale des rapports de développement durable de l'année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation verte. De la Théorie aux Bonnes Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang (Bruxelles, Zurich, Francfort), pp.207 - 232, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite en France au 19e siècle : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.199-265, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de l'économie-droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.159-167, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial intermediation : the role of information production in matching the demand and supply of credit&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in H. Schlögl (Ed.) Better Financing for Entrepreneurship &amp; SME Growth,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, pp.250, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et impact du mécanisme de compensation des charges de service public de l'électricité sur l'offre d'énergie dans les zones non-interconnectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche juridique de la Sorbonne (IRJS) (Paris). Département de recherche Justice et procès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la régulation. Volume 1 (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2005, Bibliothèque de l'Institut André Tunc, t. 9, 2-275-02710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance publique promoteur de nouveaux critères de décision de financement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Chatel; Thierry Kirat; Robert Salais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et ses dispositifs : institutions, économie, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-101, 2005, 2-7475-9309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How industrial diversity affects local employment growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.cg39qsk3f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVAE, Territoires d’industrie : les contradictions de la politique de réindustrialisation à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage : un chiffre au plus bas mais qui masque le creusement des inégalités entre les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation, https://theconversation.com/chomage-un-chiffre-au-plus-bas-mais-qui-masque-le-creusement-des-inegalites-entre-les-territoires-203065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’y a-t-il vraiment aucune raison d’être inquiet ? Une analyse des dynamiques de l’emploi depuis la crise de la covid-19 dans les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE, une mesure de relance de l’industrie française mal ciblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE ne relancera pas l'industrie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recréer une filière photovoltaïque en Europe : un enjeu industriel, énergétique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boronat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions la France peut-elle se réindustrialiser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04491615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeon V. ; Bayon D. ; Chia E. ; Levratto N. ; Paranque B. ; Paulet E., Péraldi X., &amp;quot;Evaluation des surcoûts économiques de l'ultra-périphéricité dans les DOM, Projet de rapport final, avril 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles entrepreneuriat étudiants tiennent-ils toujours leurs promesses ? Une analyse fondée sur une approche sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bahroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the productivity of French construction firms: A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral Diversity and Local Employment Growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité locale aux entreprises est-elle vraiment un frein à la création d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146 territoires d'industrie, en apparence semblables et pourtant si différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are business angel-backed companies truly different? a comparative analysis of the financial structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Performance and the Signal Effect: Evidence from a European Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Quignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Succurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are business angel-backed companies truly different? a comparative analysis of the financial structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : analyse spatiale de l’influence des facteurs socio-économiques sur la prévalence et les conséquences de l’épidémie dans les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et dynamique d'emploi des territoires : analyse empirique sur les communes françaises (Version preprint) A paraitre dans la Revue d'Economie Régionale et urbaine, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : analyse spatiale de l’influence des facteurs socio-économiques sur la prévalence et les conséquences de l’épidémie dans les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm soundness and knowledge externalities: a comparative regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une anayse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations et exonérations, les deux vont-elles de pair ? Analyse empirique sur données individuelles d’entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New firms’ bankruptcy: does local banking market matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les business angels, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and firms' internationalization: an empirical analysis on three Middle East countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the job creation process in metropolitan areas: A spatial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-reorganization survival: a semi-parametric and non-parametric analysis of firm characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Trempont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-entrepreneur, au risque de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job creation dependent on the local context? An analysis of French industrial establishments over the period 2004-2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional dynamics and start-ups: Evidence from French departments in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une analyse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse est-elle soluble dans le modèle méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do exemptions from social security contributions affect firm growth? New evidence using quantile estimations on panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des territoires et création d'entreprises : une analyse des départements français en 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become Independent! The Paradoxical Constraints of France’s Auto-Entrepreneur Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small, alone and poor: a merciless portrait of insolvent French firms, 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of growth for SMEs. A longitudinal study from French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de la productivité des firmes européennes à partir de données comptables: L'effet pays en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être entrepreneur de soi-même après la loi du 4 août 2008: les impasses d'un modèle productif individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite au XIXème siècle en France : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique Industrielle et PME : Nouvelle Politique et Nouveaux Outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite au XIXème siècle en France : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal vs economic explanations of the rise in bankruptcies in XIXth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy law and practice in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal versus economic explanations of the rise in bankruptcies in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the law alone explain the rise in bankruptcies in XIXth century France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des surcoûts économiques de l'ultrapériphéricité dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de performance par la création de valeur dérivent-ils d'une lecture idéologique de l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Paulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PUISSANCE PUBLIQUE PROMOTEUR DE NOUVEAUX CRITERES DE DECISION DE FINANCEMENT DES ENTREPRISES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes envisagées sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EconomiX/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial impacts of COVID-19 and policy answers in European regions and cities (TERRCOV) final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Gensheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Rigillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachaichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EM Normandie Business School; ESPON EGTC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'emploi et interactions locales : le cas de la métropole brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l’emploi et interactions locales : le cas de la métropole brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EconomiX - UMR 7235 - CNRS Université Paris Nanterre. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial impacts of Covid-19 and policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique économique de la métropole lilloise et inetrrelations avec les territoires proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecole de management de Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOME 2 - Les villes moyennes : diversité des trajectoires, interdépendances industrielles, interactions locales et proximité aux métropoles Programme de recherche pour le CGET & l'Institut CDC pour la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence nationale de la cohésion des territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances contrastées des zones d’emploi : observation et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence Nationale à la Cohésion des Territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires : regards croisés sur les 22 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la Recherche de la Caisse des Dépôts; Agence Nationale pour la Cohésion des Territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes moyennes : diversité des trajectoires, interdépendances industrielles, interactions locales et proximité aux métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires : regards croisés sur les 22 métropoles - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence Nationale pour la Cohésion des Territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dynamique économique de la métropole européenne de Lille et de ses interrelations avec les territoires avoisinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de Développement et d'Urbanisme de Lille Métropole. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diversité des effets de diffusion du Grand Paris Express sur les territoires franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société du Grand Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU LIEN ENTRE LES METROPOLES ET LES TERRITOIRES AVOISINANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative de l’effet local : étude de territoires particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which economic policy for the Paris area?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EconomiX, Région Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales et politiques de développement économique en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Levratto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the productivity of French construction firms: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-026-01457-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionner les aides publiques aux entreprises : pourquoi et comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Réindustrialiser, pour quoi faire ?, 106 (2), pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une industrie réellement verte. Entretien avec Charles Fournier, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On veut construire les conditions d’un véritable pouvoir d’intervention des salariés et des citoyens&amp;quot;. Entretien avec Jean-Christophe Le Duigou, réalisé le 19 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu est de construire une majorité sociale en faveur de la transition écologique. Entretien avec Mathias Tavel, réalisé le 28 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.199-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité sectorielle et croissance de l’emploi local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75 - 94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (3), pp.75-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité sectorielle et croissance de l’emploi local en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral Diversity and Local Employment Growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 544, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2024.544.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 as a systemic shock: curb or catalyst for proactive policies towards territorial cohesion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Sánchez Gassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Adobati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (8), pp.1543-1556. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2023.2242387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial footprint of COVID-19 and local policy answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2023.2242411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Implications of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (5-6), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01600176231189433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 181-182, pp.199-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does commercial court organisation affect firms’ bankruptcy rate? evidence from the french judicial reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Succurro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.573-601. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-023-09765-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse financière des PME et disponibilité du crédit sur le marché local : une analyse empirique sur données italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 150 (2), pp.59-74. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.150.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire, une dimension renouvelée des politiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (181-182), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11vl5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial territories: measures, determinants, and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01198-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la relocalisation de l’industrie : la ville productive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04491623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare system and social trust in the fight against COVID-19: the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (4), pp.895-900. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regions equal in adversity? A spatial analysis of spread and dynamics of COVID-19 in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10198-021-01280-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regions equal in adversity? A spatial analysis of spread and dynamics of COVID-19 in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10198-021-01280-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et dynamique d'emploi des territoires : analyse empirique sur les communes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan de relance pourra-t-il sauver l’industrie française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 171 (3ème trimestre 2020), pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SBAT : un outil de diagnostic et d’accompagnement pour les petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3-4), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d’internationalisation des entreprises et de leurs déterminants : analyse empirique sur trois pays du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm financial soundness and knowledge externalities: A comparative regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (5), pp.1459-1486. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’échec entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.192.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03122270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do exemptions and exports go hand in hand? – An empirical analysis on individual data of french companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.41-83. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.7755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition spatiale des cessations d’entreprises – Une analyse des départements français après la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.191.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and determinants of firm exit: an empirical analysis on France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-018-0887-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage SME's bankruptcy : does local banking market matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.421-436. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-018-0042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Être entrepreneur de soi-même, l’auto-emploi, 2016 (n°1), pp.125-159. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06859-4.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal vs. economic explanations of the rise in bankruptcies in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.23 - 45. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;business angels&amp;quot;, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (157), pp.103-140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités d’évolution de l’emploi sont-elles dues à la nature des entreprises ou à leur localisation ? Une analyse multiniveaux sur les zones d’emploi fran\ccaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (45), pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les business angels, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.103 - 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le territoire, ou les deux ? Analyse multiniveaux des déterminants des variations de l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.31-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business performance and angels presence: a fresh look from France 2008–2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fonrouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.339-356. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-016-9827-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business angels et performance des entreprises : une analyse empirique sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.141-176. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.049.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the employment growth rate depend on the local context ? An analysis of French establishments over the 2004-2010 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.47 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of change in industrial structures and business strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (20), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the employment growth rate depend on the local context? An analysis of French establishments over the 2004-2010 period,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internationalization of Small and Medium-size enterprises in the Maghreb : a study of Morocan SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Business and Organizational Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.44 - 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 Stocks: Information uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and finance research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do exemptions from social security contributions affect job creation ? New empirical evidence from French overseas regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.79-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation or opposition ? A focus on the neighbouring effects at the local level in the business creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.163 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une analyse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconomiX Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.141 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-entrepreneur, au risque de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do labor tax rebates facilitate firm growth? An empirical study on French establishments in the manufacturing industry, 2004-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.613 - 641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse est-elle soluble dans le modèle méditerranéen ? Une analyse à partir d’une régression quantile sur données d’entreprises en panel entre 2004 et 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.677 - 718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des établissements : une question de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become independant! The paradoxical constraints of France's 'Auto-Entrepreneur' Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.284-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Policy and SMEs: A New Policy and New Tools?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become independant! The paradoxical constraints of France's 'Auto-Entrepreneur' Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes d’entreprises : entre exception théorique et règle managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autoentrepreneur, instrument de compétitivité ou adoucissant de la rigueur ? Bilan de trois années de fonctionnement du régime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité des dispositifs et des effets : problème pour l’évaluation des Politiques Publiques Territoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.167 - 189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement européen des villes entrepreneuriales : Méthode, résultats et portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.13-35 P. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.033.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être entrepreneur de soi-même après la loi du 4 août 2008 : les impasses d'un modèle productif individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, t. XXIII, 3 (3), pp.325. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.233.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PME indépendante et performante, mythe ou réalité ? Une analyse fondée sur le phénomène des microgroupes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Norms for the Relationship between Private Ownership and the Performance of Banking Sectors in Transition Countries: The Cases of Bulgaria and Hungary as Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Groessl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (2), pp.124-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local taxation reforms on firms’ dynamics and local performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Power, Local Growth: Taxes, Governance, and Business Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les gagnants et les perdants des réformes de la fiscalité locale ? Une évaluation de la suppression de la CVAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de données pour analyser les déterminants locaux de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données SHS à l’échelle territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Apr 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le territoire, ou les deux ? Analyse multiniveaux des déterminants des variations de l’emploi en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Scientifiques de l’université de Toulon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulon, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the job creation process in metropolitan areas : A spatial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 51ème colloque de l'ASRDLF </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Athènes, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy survival : evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Trempont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bankruptcy institutions, corporate insolvency and entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy survival : evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational and Financial Econometrics (CFE 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports et controverses à propos des politiques économiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème Congrès de l'AFEP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité territoriale au prisme de la croissance des établissements industriels : une analyse à partir des données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème colloque de l'ASRDLF </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes, pour quoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un entrepreneuriat transméditerranéen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des territoires et création d'entreprises : une analyse au niveau des départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIX ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where French gazelles have gone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop "High-Growth Entrepreneurship: Local Policies and Local Determinants", OECD-Leeds Program and Danish Business Authority </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants locaux de la croissance des firmes : Une analyse longitudinale des PME françaises, 2001-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lievaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIX ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes, pour quoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un entrepreneuriat transméditerranéen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy: from moral order to economic efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Institutions, markets and ethics: Mixed approaches in the European context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFORMATIONAL INTERMEDIATION: A TOOL FOR EVALUATING THE CAPACITY OF SMEs TO ACCESS FINANCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Global Conference on Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires de l'environnement : outils au service de l'environnement ou instrument stratégique pour les entreprises ? Une analyse du secteur de la fourniture d'électricité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Séminaire de recherche "Approches critiques de la Responsabilité Sociale de l'entreprise", CERTOP &amp; LIRHE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PME objet frontière : une analyse en termes de cohérence entre l'organisation interne et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les PME dans les sociétés contemporaines de 1880 à nos jours; Pouvoir, représentation, action</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Paris 1 Panthéon/Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levratto N. et Hautcoeur P-C., &amp;quot;Les défaillances d'entreprises au 19ème siècle en France : du droit à la pratique&amp;quot;, Séminaire EHESS, juin 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce texte est une version remaniée d'une communication aux Journées d'étude INRA-CNRS"Conflits d'usage et de voisinage" qui se sont tenues à Paris, 11-12 octobre 2004.Paris, 11-12 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levratto N., &amp;quot;Les TIC dans les processus de développement territorialisé des entreprises ultramarines&amp;quot;, Intervention Séminaire du Programme Régional d'Actions Innovatrices (PRAI) &amp;quot; Comptoir de la nouvelle économie &amp;quot; du 14 juin 2004 à Pointe-à-Pitre, juin 2005, 4 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levratto N., "Les TIC dans les processus de développement territorialisé des entreprises ultramarines", Intervention Séminaire du Programme Régional d'Actions Innovatrices (PRAI) " Comptoir de la nouvelle économie " du 14 juin 2004 à Pointe-à-Pitre, juin 2005, 4 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable de l'aquaculture : coordination des acteurs et action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Saliceti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et identité en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étonnante disparité des territoires industriels Comprendre la performance et le déclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frocrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Fabrique de l'Industrie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echec, défaillance et faillites des entreprises : mieux les comprendre pour les dépasser - Introduction générale au numéro spécial sur les défaillances d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Internationale PME, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Internationale PME, Déembre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Failure: Two Sides of the Same Coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Eklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Small Business Economics, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux, rencontre entre entreprises et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2, 148 p., 2016, Collection innovation, entrepreneuriat et gestion. Série Smart Innovation, 978-1-78405-116-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE-Wiley, 142 p., 2016, 9781119285182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux, rencontre entre entreprises et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Éditions, 2, 148 p., 2015, Collection innovation, entrepreneuriat et gestion. Série Smart Innovation, 9781784051167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis, Innovation and Sustainable Development. The Ecological Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Uzunidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward elgar, 331p., 2012, Science, innovation, technology and entrepreneurship, 978-0-85793-701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Euro-méditerrannée: de l'espace géographique aux modes de coordination socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'HARMATTAN, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00253726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les économies d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'HARMATTAN, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONCTIONNEMENT ET IMPACT DU MECANISME DE COMPENSATION DES CHARGES DE SERVICE PUBLIC DE L'ÉLECTRICITÉ SUR L'OFFRE D'ÉNERGIE DANS LES ZONES NON-INTERCONNECTEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre l'industrie au service de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2030, c'est demain ! un programme de transformation sociale-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Petits Matins, 2022, 9782363833259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03906932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective et co-construction des territoires au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions locales et interrelations spatiales aux sources de la diversité des territoires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale de la croissance des emplois dans la région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Paris Express, Les enjeux économiques et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French Industrial Establishments Equally Sensitive to the Local Atmosphere? An Analysis Resting upon a Panel of Manufacturing Plants over the Period 2003-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Entrepreneurial Society. Institutions, Behaviors and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre les groupes à jouer collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des conventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation des PME méditerranéennes : éléments d’analyse à partir de PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat transméditerranéen et l’internationalisation du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Kharthala-IRMC, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Casson : à la recherche des fondements sociaux de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques en faveur de l'entrepreneuriat innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'économie de l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Casson, A la recherche des fondements sociaux de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French industrial establishments equally sensitive to the local atmosphere? An analysis resting upon a panel of manufacturing plants over the period 2003-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xploring the Entrepreneurial Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do French firms grow differently and why? An empirical analysis using longitudinal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High growth SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do French firms grow differently and why? An empirical analysis using longitudinal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High growth SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Ecological Opportunities and Firms' Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laperche, Blandine; Levratto, Nadine; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisis, innovation and sustainable development : the ecological opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2012, Science, innovation, technology and entrepreneurship, 978-0-85793-701-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Failure and Exit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle communication environnementale de la part des grands groupes ? Une analyse lexicale des rapports de développement durable de l'année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation verte. De la Théorie aux Bonnes Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang (Bruxelles, Zurich, Francfort), pp.207 - 232, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite en France au 19e siècle : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.199-265, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de l'économie-droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.159-167, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial intermediation : the role of information production in matching the demand and supply of credit&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in H. Schlögl (Ed.) Better Financing for Entrepreneurship &amp; SME Growth,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, pp.250, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et impact du mécanisme de compensation des charges de service public de l'électricité sur l'offre d'énergie dans les zones non-interconnectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche juridique de la Sorbonne (IRJS) (Paris). Département de recherche Justice et procès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la régulation. Volume 1 (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2005, Bibliothèque de l'Institut André Tunc, t. 9, 2-275-02710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance publique promoteur de nouveaux critères de décision de financement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élisabeth Chatel; Thierry Kirat; Robert Salais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et ses dispositifs : institutions, économie, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-101, 2005, 2-7475-9309-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVAE, Territoires d’industrie : les contradictions de la politique de réindustrialisation à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How industrial diversity affects local employment growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.cg39qsk3f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’y a-t-il vraiment aucune raison d’être inquiet ? Une analyse des dynamiques de l’emploi depuis la crise de la covid-19 dans les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE, une mesure de relance de l’industrie française mal ciblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage : un chiffre au plus bas mais qui masque le creusement des inégalités entre les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation, https://theconversation.com/chomage-un-chiffre-au-plus-bas-mais-qui-masque-le-creusement-des-inegalites-entre-les-territoires-203065</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La suppression de la CVAE ne relancera pas l'industrie !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recréer une filière photovoltaïque en Europe : un enjeu industriel, énergétique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boronat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03882541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions la France peut-elle se réindustrialiser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Crague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04491615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeon V. ; Bayon D. ; Chia E. ; Levratto N. ; Paranque B. ; Paulet E., Péraldi X., &amp;quot;Evaluation des surcoûts économiques de l'ultra-périphéricité dans les DOM, Projet de rapport final, avril 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles entrepreneuriat étudiants tiennent-ils toujours leurs promesses ? Une analyse fondée sur une approche sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bahroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the productivity of French construction firms: A multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sectoral Diversity and Local Employment Growth in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression de la contribution sur la valeur ajoutée des entreprises et réindustrialisation de la France : une cohérence discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires d’industrie : hétérogénéité et convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146 territoires d'industrie, en apparence semblables et pourtant si différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité locale aux entreprises est-elle vraiment un frein à la création d'emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03795061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are business angel-backed companies truly different? a comparative analysis of the financial structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Performance and the Signal Effect: Evidence from a European Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Quignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are business angel-backed companies truly different? a comparative analysis of the financial structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Succurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : analyse spatiale de l’influence des facteurs socio-économiques sur la prévalence et les conséquences de l’épidémie dans les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité locale et dynamique d'emploi des territoires : analyse empirique sur les communes françaises (Version preprint) A paraitre dans la Revue d'Economie Régionale et urbaine, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : analyse spatiale de l’influence des facteurs socio-économiques sur la prévalence et les conséquences de l’épidémie dans les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm soundness and knowledge externalities: a comparative regional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une anayse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportations et exonérations, les deux vont-elles de pair ? Analyse empirique sur données individuelles d’entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les business angels, révélateurs, plus que moteurs, de l’engagement des entreprises dans l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New firms’ bankruptcy: does local banking market matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions and firms' internationalization: an empirical analysis on three Middle East countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarouf Ramadan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the job creation process in metropolitan areas: A spatial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-reorganization survival: a semi-parametric and non-parametric analysis of firm characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abdel Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Trempont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-entrepreneur, au risque de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01300226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is job creation dependent on the local context? An analysis of French industrial establishments over the period 2004-2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional dynamics and start-ups: Evidence from French departments in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des PME est-elle favorisée par les Business Angels ? Une analyse à partir du cas français en 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do exemptions from social security contributions affect firm growth? New evidence using quantile estimations on panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corse est-elle soluble dans le modèle méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Garsaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des territoires et création d'entreprises : une analyse des départements français en 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Become Independent! The Paradoxical Constraints of France’s Auto-Entrepreneur Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small, alone and poor: a merciless portrait of insolvent French firms, 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of growth for SMEs. A longitudinal study from French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de la productivité des firmes européennes à partir de données comptables: L'effet pays en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Zouikri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être entrepreneur de soi-même après la loi du 4 août 2008: les impasses d'un modèle productif individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Serverin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite au XIXème siècle en France : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique Industrielle et PME : Nouvelle Politique et Nouveaux Outils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes entreprises face à la faillite au XIXème siècle en France : du droit à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal vs economic explanations of the rise in bankruptcies in XIXth century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy law and practice in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal versus economic explanations of the rise in bankruptcies in 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the law alone explain the rise in bankruptcies in XIXth century France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des surcoûts économiques de l'ultrapériphéricité dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de performance par la création de valeur dérivent-ils d'une lecture idéologique de l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Paulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'aménagement, de l'utilité sociale à l'équité locale ? Le calcul économique et les dispositifs juridiques au défi de l'équité dans les nuisances des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PUISSANCE PUBLIQUE PROMOTEUR DE NOUVEAUX CRITERES DE DECISION DE FINANCEMENT DES ENTREPRISES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Paranque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids de la fiscalité locale dans le bilan des entreprises et impact des réformes envisagées sur les ressources des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chtioui Cepn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EconomiX/Réseau finances locales (FIL). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'emploi et interactions locales : le cas de la métropole brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l’emploi et interactions locales : le cas de la métropole brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EconomiX - UMR 7235 - CNRS Université Paris Nanterre. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial impacts of COVID-19 and policy answers in European regions and cities (TERRCOV) final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Gensheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Rigillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachaichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EM Normandie Business School; ESPON EGTC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial impacts of Covid-19 and policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique économique de la métropole lilloise et inetrrelations avec les territoires proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecole de management de Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOME 2 - Les villes moyennes : diversité des trajectoires, interdépendances industrielles, interactions locales et proximité aux métropoles Programme de recherche pour le CGET & l'Institut CDC pour la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence nationale de la cohésion des territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of COVID-19 outbreak and first policy answers in European regions and cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arcuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes moyennes : diversité des trajectoires, interdépendances industrielles, interactions locales et proximité aux métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances contrastées des zones d’emploi : observation et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence Nationale à la Cohésion des Territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires : regards croisés sur les 22 métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la Recherche de la Caisse des Dépôts; Agence Nationale pour la Cohésion des Territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires : regards croisés sur les 22 métropoles - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut pour la recherche de la Caisse des Dépôts; Agence Nationale pour la Cohésion des Territoires (ANCT). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dynamique économique de la métropole européenne de Lille et de ses interrelations avec les territoires avoisinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Amdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de Développement et d'Urbanisme de Lille Métropole. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la diversité des effets de diffusion du Grand Paris Express sur les territoires franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société du Grand Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU LIEN ENTRE LES METROPOLES ET LES TERRITOIRES AVOISINANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative de l’effet local : étude de territoires particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which economic policy for the Paris area?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Nguedam Ntouko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EconomiX, Région Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales et politiques de développement économique en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05568821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-026-01457-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Duigou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cailletaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05185983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.544.2125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moodie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora S&#225;nchez Gassen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Adobati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2242387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2242411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176231189433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arcuri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Succurro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-023-09765-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vl5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dejardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01198-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Br&#233;dart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khelil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-021-01280-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Nguedam Ntouko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abdel Fattah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Garsaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12539" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.192.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.191.0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0887-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-018-0042-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06859-4.p.0125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6528" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9827-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0141" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Zouikri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.033.0013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Serverin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.233.0325" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Groessl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barthelemy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trempont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lievaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paranque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Abbes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004222v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Saliceti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frocrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Eklund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906932v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.cg39qsk3f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384167v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boronat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086170v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paranque" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bahroun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Quignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Costanzo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui Cepn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159702v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141677v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141013v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140945v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140897v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587828v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587693v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004638v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004633v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Paulet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004640v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294152v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gensheimer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea China" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rigillo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353483v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310335v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092516v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353439v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092529v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712856v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589227v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delacroix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589226v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05568821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kan&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-026-01457-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Duigou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cailletaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05185983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.544.2125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moodie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora S&#225;nchez Gassen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Adobati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2242387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2023.2242411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levratto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176231189433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arcuri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Succurro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-023-09765-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vl5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dejardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01198-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Br&#233;dart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Khelil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-021-01280-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Nguedam Ntouko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abdel Fattah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Garsaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12539" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.192.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.191.0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-018-0887-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-018-0042-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06859-4.p.0125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6630" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6528" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonrouge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-016-9827-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0141" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Zouikri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.033.0013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Serverin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.233.0325" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Groessl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barthelemy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trempont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386079v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lievaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paranque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Abbes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004222v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Saliceti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frocrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Eklund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906932v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893537v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542926v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.cg39qsk3f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152639v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384167v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079578v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boronat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086170v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bayon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paranque" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bahroun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513514v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Quignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Costanzo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui Cepn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159702v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141677v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141013v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140945v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140897v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587828v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587693v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004638v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004633v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Paulet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004635v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004640v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353401v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gensheimer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea China" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rigillo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353483v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353439v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092512v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092523v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092529v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712856v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589227v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delacroix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589226v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>