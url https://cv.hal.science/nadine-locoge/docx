--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -66,10144 +66,10144 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité à long terme des traitements antifongiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Zine Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé et des méthodes de mesure des niveaux d’exposition sur le lieu de travail pour le plomb et ses composés inorganiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2013-SA-0042, Anses. 2022, 169 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04027301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'activité LCSQA 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Leoz Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EmiBio – Emissions des matériaux biosourcés – Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemaitre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure de deux substances de la directive (UE) 2019/983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0126, Anses. 2021, 123 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03805774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure dans l’air des lieux de travail pour les poussières dites sans effet spécifique (PSES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bouchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedoiun-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2017-SA-0148, Anses. 2020, 197 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04515001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d’évaluation des méthodes de mesure dans l’air des lieux de travail et l’air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0050, Anses. 2020, 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04374508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des méthodes de mesure de 5 substances de la directive (UE) 2019/130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0125, Anses. 2020, 161 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04088469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance du Benzène : Utilisation des lignes de prélèvement actif associées aux systèmes automatiques et préleveurs actifs pour la surveillance du benzène et des autres composés aromatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport Annuel d'Activité (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Leoz Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to real-time analysis of multi-site Volatile Organic Compound (VOC) observation data from an industrial zone in the South of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">Ammonia Detection Using Low-Bandgap Polymer-Based Sensitive Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo S Borro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilene Assunção da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Clive Hiorns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU25</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIII B-MRS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Salvador (Bahia), Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430454v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia Detection Using Low-Bandgap Polymer-Based Sensitive Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Duc</w:t>
+                <w:t xml:space="preserve">New approach to real-time analysis of multi-site Volatile Organic Compound (VOC) observation data from an industrial zone in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Benmouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cancedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII B-MRS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532617v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW APPROACH TO REAL-TIME ANALYSIS OF MULTI-SITE VOLATILE ORGANIC COMPOUND (VOC) OBSERVATION DATA FROM AN INDUSTRIAL ZONE IN THE SOUTH OF FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Benmouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cancedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone: Combustion et Pollution Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mohammed VI Polytechnique, Ben Guerir, Maroc &amp; ICARE-CNRS, Orléans, France, Oct 2024, Ben Guerir, Morocco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aging on a building interior paint containing biocides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of Highly Oxygenated Organic Compounds at the Rambouillet forest during the ACROSS Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estephanie Alhajj Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Cirtog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.681-682</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418789v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Highly Oxygenated Organic Compounds at the Rambouillet forest during the ACROSS Campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t>
+                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199591v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Développement d’outIls de geStion des nuisanCes odorantEs en milieu uRbain dense : cartographie prédictive de propagation de panache odorant et formation de NEZ-citoyens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
+              <w:t xml:space="preserve">Journées Techniques de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atmo Grand Est, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221422v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’outIls de geStion des nuisanCes odorantEs en milieu uRbain dense : cartographie prédictive de propagation de panache odorant et formation de NEZ-citoyens »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of aging on a building interior paint containing biocides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Zine Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atmo Grand Est, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.681-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251052v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based insulating materials and their influence on IAQ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depelchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RWTH University Aachen, Jun 2023, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring ambient 1,3-butadiene levels using diffusive samplers filled with Carbopack X adsorbent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and laboratory characterization of passive sampling method for amines in ambient air.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadi Amina Cylia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Passive Sampling Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergrate bio-based concrete in wall panels: is it a practicable solution from an olfactive point of view?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Healthy buildings europe conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Umba Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Healthy Buildings Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact d'un béton végétal autoclavé sur la qualité de l'air intérieur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The transposition of mixture design to sensory analysis: a new approach to study odor mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUGC, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Olfaction and Electronic Nose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336279v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’impact d’un béton végétal autoclavé sur la qualité de l’air (QAI) intérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission of Volatile Organic Compounds (VOCs) from Buildings containing Bio-based Insulation Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liselotte Tinel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Nord Europe; AUGC; LGCgE, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Finnish Society of Indoor Air Quality and Climate; The Uni­ver­si­ty of Eastern Finland, Jun 2022, Kuopio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221548v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transposition of mixture design to sensory analysis: a new approach to study odor mixtures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’impact d’un béton végétal autoclavé sur la qualité de l’air (QAI) intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Olfaction and Electronic Nose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Nord Europe; AUGC; LGCgE, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259903v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of Volatile Organic Compounds (VOCs) from Buildings containing Bio-based Insulation Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Braish</w:t>
+                <w:t xml:space="preserve">Evaluation de l'impact d'un béton végétal autoclavé sur la qualité de l'air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liselotte Tinel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Finnish Society of Indoor Air Quality and Climate; The Uni­ver­si­ty of Eastern Finland, Jun 2022, Kuopio, France</w:t>
+              <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUGC, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488183v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne d’OBservations Intensive des Aérosols et précurseurs à Caillouël-Crépigny (COBIACC): Submicron aerosol and VOC compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stratigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COBIACC 2nd post-campaign meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Mold growth and VOC Emissions from Wood Wool Insulations under Unfavorable Hygrothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depelchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2021 – Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Société Francophone de Santé et Environnement (SFSE) - Multi-expositions, conditions de vie et santé : de la connaissance à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pôle pollution santé-longévité de Lille, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving emission knowledge using high quality monitoring datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Emissions InitiAtive (GEIA) Web conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de l’air en milieu méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean: scientific expertise for decision-makers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MISTRALS programme; MedECC; Plan Bleu, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-line measurements at a French EMEP site “Peyrusse-Vieille”: the use of canisters and DNPH cartridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MetClimVOC kick-off meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of VOC biomarkers specific to chronic kidney disease by analysis of exhaled air from dialysis patients at advanced stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Glowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Breath Biopsy Conference 2020, November 10-11, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Reactivity of Biogenic Volatile Organic Compounds under the Canopy of a Maritime Pine Forest during the LANDEX Field Campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Leonardis</w:t>
+                <w:t xml:space="preserve">Intercomparaison des méthodes analytiques : métrologie du 1,3-butadiène dans l'air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr R’mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cancedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temine-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eleventh International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atmo Normandie, Oct 2019, Le Havre, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144399v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cap Corsica trace gas measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. . Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Actris Cigas Team</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">27th Assembly of IAAM (International Association of Advanced Materials) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144358v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring BVOCs in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. . Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leonardis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">. Actris Cigas Team</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Assembly of IAAM (International Association of Advanced Materials) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145198v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaison des méthodes analytiques : métrologie du 1,3-butadiène dans l'air ambiant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: two-wheelers as a major driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atmo Normandie, Oct 2019, Le Havre, France, France</w:t>
+              <w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291484v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring BVOCs in ambient air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Atmospheric Reactivity of Biogenic Volatile Organic Compounds under the Canopy of a Maritime Pine Forest during the LANDEX Field Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. . Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">eleventh International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145188v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: two-wheelers as a major driver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Cap Corsica trace gas measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482957v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of organic and inorganic gases during New Particle Formation (NPF) events at the Mediterranean remote site of ERSA in Cape-Corsica during the summer of 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03520081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Air Purification by a Commercialized Photocatalytic Oxidation Stand-alone Devices: Efficiency and Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPM-2 New Photocatalytic Materials for Environment, Energy and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line hourly VOC monitoring in a low energy building: impact of building material emissions, outdoor sources and ventilation on ambient concentrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Measuring Ozone Production Rates in the Troposphere: Performances and Limitations of the Mines Douai instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sklaveniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gant, Belgium</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, Californ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630952v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Ozone Production Rates in the Troposphere: Performances and Limitations of the Mines Douai instrument</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, Californ, United States</w:t>
+              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630947v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">On-line hourly VOC monitoring in a low energy building: impact of building material emissions, outdoor sources and ventilation on ambient concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gant, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298748v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ measurements of sorption parameters with Field and Laboratory Emission Cell (FLEC): comparison to the test emission chamber method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
+                <w:t xml:space="preserve">Nano-Indus: Les particules fines émises par la métallurgie ; Caractérisation physico-chimique et processus de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Modelling, Monitoring and Management of Air Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Colloque de restitution des projets ADEME-CORTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631008v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a portable instrument to measure ozone production rates in the troposphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vinayak Sinha</w:t>
+                <w:t xml:space="preserve">Source apportionment of VOCs and aerosols at Cap Corsica during the ChArMEx field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631030v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+                <w:t xml:space="preserve">HOx Radical Chemistry in an Indiana Forest Environment: Measurement and Model Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Bottorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Sigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sklaveniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAEES, Procédés Avancés pour l'Environnement L'énergie et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368636v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an original approach on the Mines-Douai Comparative Reactivity Method (MD-CRM) instrument to identify part of the missing OH reactivity at an urban site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">In-Situ measurements of sorption parameters with Field and Laboratory Emission Cell (FLEC): comparison to the test emission chamber method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geosciences Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Modelling, Monitoring and Management of Air Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119133v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Indus: Les particules fines émises par la métallurgie ; Caractérisation physico-chimique et processus de formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+                <w:t xml:space="preserve">Development of a portable instrument to measure ozone production rates in the troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sklaveniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution des projets ADEME-CORTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638847v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of VOCs and aerosols at Cap Corsica during the ChArMEx field campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">PAEES, Procédés Avancés pour l'Environnement L'énergie et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631011v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOx Radical Chemistry in an Indiana Forest Environment: Measurement and Model Comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofia Sklaveniti</w:t>
+                <w:t xml:space="preserve">Implementation of an original approach on the Mines-Douai Comparative Reactivity Method (MD-CRM) instrument to identify part of the missing OH reactivity at an urban site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">American Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630994v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and field deployment of an instrument to measure ozone production rates in the troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sklaveniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of VOCs in a low energy building using PTR-MS: comparison indoor and outdoor BTEX measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guglielmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring of volatile organic compounds in a low energy building: The roles of material emissions, outdoor sources and ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings Europe 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Einhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ambient OH reactivity at a receptor site impacted by industrial, urban and marine emissions: Identification of missing OH reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of volatile organic compound sorption coefficients on building materials: first field campaign in a low energy building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood plastic composite materials made from recycled waste wood and plastic: Assessment of formaldehyde and VOC emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the IAQ in Low Energy Public Buildings in France through a dual experiment and modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate, Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air purification by photocatalytic oxidation: Fate of contaminants released in the gas phase and key parameter optimization for the improvement of the process efficiency and safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACS, Aug 2014, San Franscico, CA, United States. pp.839-ENVR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches physico-chimiques du comportement, en champ proche, des émissions urbaines et industrielles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sorption of Organic gases onto Building Materials: Development of a new device for In-situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Calve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638506v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do low energy public buildings (LEPB) comply with the recent IAQ regulations in france? What about unregulated VOC?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of Organic gases onto Building Materials: Development of a new device for In-situ Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches physico-chimiques du comportement, en champ proche, des émissions urbaines et industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631050v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of volatile organic compound emissions from building materials using passive flux samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric measurements of total OH reactivity : intercomparison of the pump-probe technique and the comparative reactivity method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Blocquet</w:t>
+                <w:t xml:space="preserve">Methodology to estimate methane surface emission in a landfill site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Sardinia 2013 14th International waste managment and manfill symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Forte village - Sa Margherita di Pila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631055v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00862319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to estimate methane surface emission in a landfill site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Atmospheric measurements of total OH reactivity : intercomparison of the pump-probe technique and the comparative reactivity method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sardinia 2013 14th International waste managment and manfill symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Forte village - Sa Margherita di Pila, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00862319v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Al Barakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Édition du Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation des émissions surfaciques de biogaz d'un centre de stockage de déchets non dangereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00915118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOC measurements in France: results and outlook from long term monitoring and intensive campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Task Force on Measurement and Modelling Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMEP, May 2013, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les particules fines émises par la métallurgie : Caractérisation physico-chimique et processus de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-sensors system for atmospheric pollution detection, a classification and indexation approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Al Barakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Modelling, Monitoring and Management of Air Pollution, Coruña,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Car cabin air quality: Application of the «field of odors®» approach for the odor evaluation of car components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vandenbilcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Indoor Air Quality and Climate 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2011, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une application de simulation de sources radioactives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Développement d’un TP virtuel pour l’enseignement de la radioactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de l’Innovation et de la Recherche dans l’Enseignement de la Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier/La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Journées Unisciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125622v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un TP virtuel pour l’enseignement de la radioactivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Conception d’une application de simulation de sources radioactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Unisciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de l’Innovation et de la Recherche dans l’Enseignement de la Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier/La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125628v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOC in an urban and industrial harbour on the French North Sea coast during two contrasted meteorological situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Roukos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measuring Air Pollutants by Diffusive Sampling &amp; Other Low Cost Monitoring Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des composés organiques volatils oxygénés dans une zone urbaine multi-influencée : développements de méthodes chromatographiques et de capteurs et campagnes de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Roukos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125522v1</w:t>
-              </w:r>
-[...1308 lines deleted...]
-                <w:t xml:space="preserve">hal-04251447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10234,77 +10234,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for the monitoring of fungal colonization in buildings -challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10355,90 +10355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Aging Process on the Ability of Decorative Materials Containing Biocides to Support Fungal Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Zine Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (12), pp.3859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10472,90 +10472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement reproducibility and storage impact on VOC/SVOC emission rate from decorative materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Zine Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 367, pp.143607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10589,103 +10589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metrological qualification of commercial VOC multi-sensor systems: a mandatory step prior to indoor air quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Umba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
@@ -10717,511 +10717,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">160P Non-invasive analysis of VOCs in exhaled air can distinguish healthy controls from lung cancer patients and may improve the effectiveness of lung cancer screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+                <w:t xml:space="preserve">How the experimental design associated with objectivized sensory analysis can be used to predict odor quality of gaseous mixtures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1556-0864(23)00414-8⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.104780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.104780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089355v1</w:t>
+                <w:t xml:space="preserve">hal-04125973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the experimental design associated with objectivized sensory analysis can be used to predict odor quality of gaseous mixtures?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the seasonal variation of VOC surface emissions and indoor air concentrations in a public building with bio-based insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depelchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.104780⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.110312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125973v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the seasonal variation of VOC surface emissions and indoor air concentrations in a public building with bio-based insulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">160P Non-invasive analysis of VOCs in exhaled air can distinguish healthy controls from lung cancer patients and may improve the effectiveness of lung cancer screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sihrener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wasielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238, pp.110312. </w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.S128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1556-0864(23)00414-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086653v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « volatolome » au service du dépistage du cancer broncho-pulmonaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sihrener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wasielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.102-103. </w:t>
@@ -11272,77 +11272,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the limitations for the use of Carbopack X as passive or active sampling adsorbent for determination of 1,3-butadiene in ambient environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.102711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11370,1280 +11370,1280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Quality of Odour Mixtures in Environment: A New Approach using the Experimental Mixture Design Combined with the Langage Des Nez ®</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Leger</w:t>
+                <w:t xml:space="preserve">Role of Criegee intermediates in the formation of sulfuric acid at a Mediterranean (Cape Corsica) site under influence of biogenic emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2185018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (17), pp.13333 - 13351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-13333-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199478v1</w:t>
+                <w:t xml:space="preserve">hal-03341710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation and origins of volatile organic compounds observed during 2 years at a western Mediterranean remote background site (Ersa, Cape Corsica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">A review of environmental odor quantification and qualification methods: The question of objectivity in sensory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-1449-2021⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 795, pp.148862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142603v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Criegee intermediates in the formation of sulfuric acid at a Mediterranean (Cape Corsica) site under influence of biogenic emissions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability and sources of non-methane hydrocarbons at a Mediterranean urban atmosphere: The role of biomass burning and traffic emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">Anastasia Panopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Liakakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-13333-2021⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.149389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341710v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of environmental odor quantification and qualification methods: The question of objectivity in sensory analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Leger</w:t>
+                <w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Leoz-Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148862⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.8067 - 8088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-8067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125968v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and sources of non-methane hydrocarbons at a Mediterranean urban atmosphere: The role of biomass burning and traffic emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Comparison of the chemical composition of aerosols from heated tobacco products, electronic cigarettes and tobacco cigarettes and their toxic impacts on the human bronchial epithelial BEAS-2B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dusautoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Zarcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149389⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.123417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317922v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Atmospheric reactivity of biogenic volatile organic compounds in a maritime pine forest during the LANDEX episode 1 field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-8067-2021⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 756, pp.144129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238301v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the chemical composition of aerosols from heated tobacco products, electronic cigarettes and tobacco cigarettes and their toxic impacts on the human bronchial epithelial BEAS-2B cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Objective odor analysis of incidentally emitted compounds using the Langage des Nez® method: application to the industrial zone of Le Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fronval</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.34852-34866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-12899-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142597v1</w:t>
+                <w:t xml:space="preserve">hal-03197649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric reactivity of biogenic volatile organic compounds in a maritime pine forest during the LANDEX episode 1 field campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+                <w:t xml:space="preserve">Modelling the Quality of Odour Mixtures in Environment: A New Approach using the Experimental Mixture Design Combined with the Langage Des Nez ®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Hawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144129⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2185018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03055034v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective odor analysis of incidentally emitted compounds using the Langage des Nez® method: application to the industrial zone of Le Havre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Leger</w:t>
+                <w:t xml:space="preserve">Seasonal variation and origins of volatile organic compounds observed during 2 years at a western Mediterranean remote background site (Ersa, Cape Corsica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Debevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.34852-34866. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.1449-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-12899-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-1449-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197649v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of household product emissions in indoor air: Real scale assessment of the removal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12716,51 +12716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Al Ajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12958,103 +12958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yearlong measurements of monoterpenes and isoprene in a Mediterranean city (Athens): Natural vs anthropogenic origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Panopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Liakakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 243, pp.117803. </w:t>
@@ -13086,2639 +13086,2639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of test methods on the assessment of insulation materials’ resistance against moulds</w:t>
+                <w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Maria Tobon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charbel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.106963. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.102361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617116v1</w:t>
+                <w:t xml:space="preserve">hal-02913603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t>
+                <w:t xml:space="preserve">Impacts of test methods on the assessment of insulation materials’ resistance against moulds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Abdallah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Maria Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83, pp.102361. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.106963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913603v1</w:t>
+                <w:t xml:space="preserve">hal-02617116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and limitations of simple reaction kinetics to calculate concentrations of organic compounds from ion counts in PTR-MS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leigh Crilley</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-12-6193-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.100003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400841v1</w:t>
+                <w:t xml:space="preserve">hal-02311573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 668, pp.443-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Perrussel</w:t>
+                <w:t xml:space="preserve">Influence of puffing conditions on the carbonyl composition of e-cigarette aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dusautoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311573v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of puffing conditions on the carbonyl composition of e-cigarette aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Dusautoir</w:t>
+                <w:t xml:space="preserve">Peroxy radical measurements by ethane – nitric oxide chemical amplification and laser-induced fluorescence during the IRRONIC field campaign in a forest in Indiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvashish Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Bottorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Rickly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (14), pp.9563-9579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-9563-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109866v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxy radical measurements by ethane – nitric oxide chemical amplification and laser-induced fluorescence during the IRRONIC field campaign in a forest in Indiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pamela Rickly</w:t>
+                <w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring biogenic volatile organic compounds in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-9563-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.6153-6171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-6153-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913581v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring biogenic volatile organic compounds in ambient air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+                <w:t xml:space="preserve">Validity and limitations of simple reaction kinetics to calculate concentrations of organic compounds from ion counts in PTR-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Joe F. Acton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Breitenlechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Crilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (11), pp.6153-6171. </w:t>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.6193-6208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-12-6153-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-6193-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913584v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preconcentration method based on a new sorbent for the measurement of selected reduced sulfur compounds at ppb level in ambient air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Kaluzny</w:t>
+                <w:t xml:space="preserve">Driving parameters of biogenic volatile organic compounds and consequences on new particle formation observed at an eastern Mediterranean background site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Debevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.07.020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (19), pp.14297-14325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-14297-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314908v1</w:t>
+                <w:t xml:space="preserve">hal-02446162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving parameters of biogenic volatile organic compounds and consequences on new particle formation observed at an eastern Mediterranean background site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Impact of material emissions and sorption of volatile organic compounds on indoor air quality in a low energy building: Field measurements and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-14297-2018⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.924-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446162v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of material emissions and sorption of volatile organic compounds on indoor air quality in a low energy building: Field measurements and modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">Field measurements of methylglyoxal using proton transfer reaction time-of-flight mass spectrometry and comparison to the DNPH–HPLC–UV method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.12493⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.5729-5740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-5729-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398719v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements of methylglyoxal using proton transfer reaction time-of-flight mass spectrometry and comparison to the DNPH–HPLC–UV method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+                <w:t xml:space="preserve">Development of an instrument for direct ozone production rate measurements: measurement reliability and current limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sklaveniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvashish Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (10), pp.5729-5740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-5729-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.741-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-741-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411825v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an instrument for direct ozone production rate measurements: measurement reliability and current limitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Non-methane hydrocarbon variability in Athens during wintertime: the role of traffic and heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Panopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Liakakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuvashish Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-741-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (21), pp.16139-16154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16139-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914085v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-methane hydrocarbon variability in Athens during wintertime: the role of traffic and heating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">VOC uptakes on gypsum boards: Sorption performances and impact on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (21), pp.16139-16154. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.138-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-16139-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400827v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC uptakes on gypsum boards: Sorption performances and impact on indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emissions and treatment of VOCs emitted from wood-based construction materials: Impact on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 354, pp.641-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914102v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions and treatment of VOCs emitted from wood-based construction materials: Impact on indoor air quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 354, pp.641-652. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 353, pp.394-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314907v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.473 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APCATB.2017.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03314909v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">Bidirectional Ecosystem–Atmosphere Fluxes of Volatile Organic Compounds Across the Mass Spectrum: How Many Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hariprasad Alwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Julian Deventer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Griffis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.APCATB.2017.12.041⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (8), pp.764-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700177v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Ecosystem–Atmosphere Fluxes of Volatile Organic Compounds Across the Mass Spectrum: How Many Matter?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A preconcentration method based on a new sorbent for the measurement of selected reduced sulfur compounds at ppb level in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Chen</w:t>
+                <w:t xml:space="preserve">C. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Julian Deventer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy Griffis</w:t>
+                <w:t xml:space="preserve">V. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02913839v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t>
@@ -15726,2572 +15726,2572 @@
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299752v1</w:t>
+                <w:t xml:space="preserve">hal-03328697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Origin and variability in volatile organic compounds observed at an Eastern Mediterranean background site (Cyprus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Debevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pikridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (18), pp.11355-11388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-11355-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584197v1</w:t>
+                <w:t xml:space="preserve">hal-03117594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local production and vertical transport on the organic aerosol budget over Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Janssen</w:t>
+                <w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tsimpidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Lelieveld</w:t>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JD026402⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.193-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02179077v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+                <w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183400v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 280, pp.S95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423685v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and variability in volatile organic compounds observed at an Eastern Mediterranean background site (Cyprus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Pikridas</w:t>
+                <w:t xml:space="preserve">Development of a normalized multi-sensors system for low cost on-line atmospheric pollution detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Al Barakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-11355-2017⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.1235 à 1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117594v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Comparison of OH reactivity measurements in the atmospheric simulation chamber SAPHIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rolletter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hofzumahaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pfannerstill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.4023-4053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-4023-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328697v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Quantitative or only qualitative measurements of sulfur compounds in ambient air at ppb level? Uncertainties assessment for active sampling with Tenax TA®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.143-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04199504v1</w:t>
+                <w:t xml:space="preserve">hal-03142670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a normalized multi-sensors system for low cost on-line atmospheric pollution detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Summertime OH reactivity from a receptor coastal site in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Zannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerise Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.10.006⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (20), pp.12645-12658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-12645-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379359v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of OH reactivity measurements in the atmospheric simulation chamber SAPHIR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-4023-2017⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 218, pp.359 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322207v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative or only qualitative measurements of sulfur compounds in ambient air at ppb level? Uncertainties assessment for active sampling with Tenax TA®</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.01.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142670v1</w:t>
+                <w:t xml:space="preserve">hal-04299752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime OH reactivity from a receptor coastal site in the Mediterranean Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of local production and vertical transport on the organic aerosol budget over Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Zannoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">A. Tsimpidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Sarda-Estève</w:t>
+                <w:t xml:space="preserve">A. Karydis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerise Kalogridis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">A. Pozzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lelieveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-12645-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (15), pp.8276-8296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD026402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117583v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02179077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 218, pp.359 - 369. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.06.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700203v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sorption measurements of volatile organic compounds on building materials: Part 1 – Methodology developed for field applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
+                <w:t xml:space="preserve">Multi-year levels and trends of non-methane hydrocarbon concentrations observed in ambient air in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303729v1</w:t>
+                <w:t xml:space="preserve">hal-04785978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year levels and trends of non-methane hydrocarbon concentrations observed in ambient air in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pallares</w:t>
+                <w:t xml:space="preserve">Fast sorption measurements of volatile organic compounds on building materials: Part 1 – Methodology developed for field applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.059⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.953-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03710553v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 40 m 3 Innovative experimental Room for INdoor Air studies (IRINA): Development and validations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Gaudion</w:t>
+                <w:t xml:space="preserve">Fast sorption measurements of VOCs on building materials: Part 2 – Comparison between FLEC and CLIMPAQ methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thévenet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadège Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 306, pp.568-578. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.239-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.07.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143835v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year levels and trends of non-methane hydrocarbon concentrations observed in ambient air in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pallares</w:t>
+                <w:t xml:space="preserve">Fast sorption measurements of volatile organic compounds on building materials: Part 1 – Methodology developed for field applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.059⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785978v1</w:t>
+                <w:t xml:space="preserve">hal-02303729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sorption measurements of volatile organic compounds on building materials: Part 1 – Methodology developed for field applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Le Calvé</w:t>
+                <w:t xml:space="preserve">Multi-year levels and trends of non-methane hydrocarbon concentrations observed in ambient air in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.01.011⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424698v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sorption measurements of VOCs on building materials: Part 2 – Comparison between FLEC and CLIMPAQ methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Mendez</w:t>
+                <w:t xml:space="preserve">The 40 m 3 Innovative experimental Room for INdoor Air studies (IRINA): Development and validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sivachandiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Blond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99, pp.239-251. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 306, pp.568-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298645v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MERMAID study: indoor and outdoor average pollutant concentrations in 10 low‐energy school buildings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18367,77 +18367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability and source apportionment of volatile organic compounds (VOCs) in the Paris megacity (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18527,64 +18527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Maksimovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161 (2), pp.237-264. </w:t>
@@ -18622,103 +18622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on comparison between FLEC and CLIMPAQ methods used for fast sorption measurements of VOCs on building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.518-523. </w:t>
@@ -18756,103 +18756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment vs. emission inventories of non-methane hydrocarbons (NMHC) in an urban area of the Middle East: local and global perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (5), pp.3595-3607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18886,103 +18886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of sorption parameters with a Field and Laboratory Emission Cell (FLEC): a comparison to the test emission chamber method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.329-335. </w:t>
@@ -19014,2146 +19014,2146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of two comparative reactivity method instruments inf the Mediterranean basin during summer 2013</w:t>
+                <w:t xml:space="preserve">ACTRIS non-methane hydrocarbon intercomparison experiment in Europe to support WMO GAW and EMEP observation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zannoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dusanter</w:t>
+                <w:t xml:space="preserve">C. Hoerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gros</w:t>
+                <w:t xml:space="preserve">A. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sarda Esteve</w:t>
+                <w:t xml:space="preserve">C. Plass-Duelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Michoud</w:t>
+                <w:t xml:space="preserve">S. Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eckart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8 (9), pp.3851 - 3865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-8-3851-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.2715 - 2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-2715-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805474v1</w:t>
+                <w:t xml:space="preserve">hal-01806123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS non-methane hydrocarbon intercomparison experiment in Europe to support WMO GAW and EMEP observation networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed characterizations of the new Mines Douai comparative reactivity method instrument via laboratory experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Claude</w:t>
+                <w:t xml:space="preserve">V. Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Plass-Duelmer</w:t>
+                <w:t xml:space="preserve">R. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reimann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8 (7), pp.2715 - 2736. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-8-2715-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 8 (8), pp.3537-3553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-3537-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806123v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed characterizations of the new Mines Douai comparative reactivity method instrument via laboratory experiments and modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
+                <w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8 (8), pp.3537-3553. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-8-3537-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 8 (10), pp.4243-4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-4243-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199552v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">Acetaldehyde and acetic acid adsorption on TiO2 under dry and humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-8-4243-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199550v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaldehyde and acetic acid adsorption on TiO2 under dry and humid conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.089⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204737v1</w:t>
+                <w:t xml:space="preserve">hal-04199267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+                <w:t xml:space="preserve">Recent developments of passive samplers for measuring material emission rates: Toward simple tools to help improving indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199267v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of passive samplers for measuring material emission rates: Toward simple tools to help improving indoor air quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Improvement in 8h-sampling rate assessment considering meteorological parameters variability for biogas VOC passive measurements in the surroundings of a French landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depelchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.02.034⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.294--302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04199556v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in 8h-sampling rate assessment considering meteorological parameters variability for biogas VOC passive measurements in the surroundings of a French landfill</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intercomparison of two comparative reactivity method instruments inf the Mediterranean basin during summer 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sarda Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.294--302. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (9), pp.3851 - 3865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.05.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-3851-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260871v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (18), pp.10867-10877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199568v1</w:t>
+                <w:t xml:space="preserve">hal-04199148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Borbon</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal variability of measured anthropogenic non-methane hydrocarbons in urban atmospheres : Implication on emission ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Locoge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Barletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Meinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.258-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199148v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of measured anthropogenic non-methane hydrocarbons in urban atmospheres : Implication on emission ratios</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Mass Balance Model Applied to an Olfactory Annoyance Problematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Meinardi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.09.039⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (20), pp.12118-12125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es5028458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00878765v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Mass Balance Model Applied to an Olfactory Annoyance Problematic</w:t>
+                <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Clarke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+                <w:t xml:space="preserve">Warda Ait-Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claude Romain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joost De A. Gouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (20), pp.12118-12125. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.10439- 10464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es5028458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221521v1</w:t>
+                <w:t xml:space="preserve">hal-01119963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
+                <w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warda Ait-Helal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">G. Poulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119963v1</w:t>
+                <w:t xml:space="preserve">hal-04199568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source and behavior of isoprenoid compounds at a southern France remote site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas phase photocatalytic oxidation of decane at ppb levels: Removal kinetics, reaction intermediates and carbon mass balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Detournay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Gravejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 258, pp.17--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.03.041⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567612v1</w:t>
+                <w:t xml:space="preserve">hal-00945326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase photocatalytic oxidation of decane at ppb levels: Removal kinetics, reaction intermediates and carbon mass balance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source and behavior of isoprenoid compounds at a southern France remote site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gravejat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Detournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wróblewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.02.022⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945326v1</w:t>
+                <w:t xml:space="preserve">hal-02567612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 photocatalytic oxidation of indoor VOCs at ppb levels in a multi-pass dynamic reactor: Influence of VOCs mixture on reaction intermediates concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 245</w:t>
@@ -21176,673 +21176,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a methodology examining the behaviours of VOCs source apportionment with micro-meteorology analysis in an urban and industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Camredon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Yang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712273v1</w:t>
+                <w:t xml:space="preserve">hal-04249509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a methodology examining the behaviours of VOCs source apportionment with micro-meteorology analysis in an urban and industrial area</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Determination of 14 amines in air samples using midget impingers sampling followed by analysis with ion chromatography in tandem with mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depelchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benchabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.10.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2em10636a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04249509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of 14 amines in air samples using midget impingers sampling followed by analysis with ion chromatography in tandem with mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">ODOR EVALUATION AND DISCRIMINATION OF CAR CABIN AND ITS COMPONENTS: APPLICATION OF THE “FIELD OF ODORS” APPROACH IN A SENSORY DESCRIPTIVE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Depelchin</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vandenbilcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Benchabane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">Jean Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (2), pp.402. </w:t>
+              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.102-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2em10636a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-459X.2012.00371.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251834v1</w:t>
+                <w:t xml:space="preserve">hal-04251812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODOR EVALUATION AND DISCRIMINATION OF CAR CABIN AND ITS COMPONENTS: APPLICATION OF THE “FIELD OF ODORS” APPROACH IN A SENSORY DESCRIPTIVE ANALYSIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Noël Jaubert</w:t>
+                <w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-459X.2012.00371.x⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04251812v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude cinétique, à lʼéchelle de la ppb, des sous-produits formés durant lʼoxydation photocatalytique du toluène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 211, pp.305-312</w:t>
@@ -21871,90 +21871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an application simulating radioactive sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 352, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21992,64 +21992,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds sources in Paris in spring 2007. Part II: source apportionment using positive matrix factorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22113,103 +22113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toluene photocatalytic oxidation at ppbv levels: Kinetic investigation and carbon balance determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gravejat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (3-4), pp.600 - 608. </w:t>
@@ -22259,51 +22259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds sources in Paris in spring 2007. Part I: qualitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22393,103 +22393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic oxidation of indoor VOCs at ppb levels: Kinetics of by-products formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 239</w:t>
@@ -22518,77 +22518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term measurement and source apportionment of non-methane hydrocarbons in three French rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wroblewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22668,90 +22668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOC in an urban and industrial harbor on the French North Sea coast during two contrasted meteorological situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Roukos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (11), pp.3001-3009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22791,272 +22791,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIME-RESOLVED RESONANCE RAMAN SPECTROSCOPY OF THE LOWEST EXCITED TRIPLET STATE OF BENZIL</w:t>
+                <w:t xml:space="preserve">SYNCHRONIZATION FO A Q-SWITCHED Nd-YAG PUMPED DYE LASER AND AN EXCIMER LASER FOR TIME-RESOLVED RAMAN EXPERIMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Allet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buntinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Locoge-Karbowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-537-C7-539. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19917141⟩</w:t>
+              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-463-C7-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19917123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00250815v1</w:t>
+                <w:t xml:space="preserve">jpa-00250773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNCHRONIZATION FO A Q-SWITCHED Nd-YAG PUMPED DYE LASER AND AN EXCIMER LASER FOR TIME-RESOLVED RAMAN EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Allet</w:t>
+                <w:t xml:space="preserve">TIME-RESOLVED RESONANCE RAMAN SPECTROSCOPY OF THE LOWEST EXCITED TRIPLET STATE OF BENZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge-Karbowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buntinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-463-C7-466. </w:t>
+              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-537-C7-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19917123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19917141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00250773v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00250815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23074,103 +23074,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Umba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda, Luiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heathy Buildings 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t>
@@ -23199,103 +23199,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrate bio-based concrete wall panels: is it a practicable solution from an olfactive point of view?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen (Aix la Chapelle), Germany</w:t>
@@ -23324,103 +23324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EXPERIMENTAL MIXTURE DESIGN: AN EFFICIENT TOOL TO MODEL THE ODOR QUALITY OF COMPLEX MIXTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
@@ -23449,103 +23449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 ans de mesures COV au cap corse : quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oléron (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23570,103 +23570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions in the East Mediterranean/Middle East Region : the case of Lebanon with a focus on road-transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t>
@@ -23689,963 +23689,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Gas Chromatographic Method for Ambient Measurements of BVOCs Deployment during LANDEX 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+                <w:t xml:space="preserve">Photocatalytic oxidation of several mixtures of indoor air pollutants by a commercialized stand-alone device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631404v1</w:t>
+                <w:t xml:space="preserve">hal-02363904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of several mixtures of indoor air pollutants by a commercialized stand-alone device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a mobile photochemical reactor to investigate gas-phase chemistry and aerosol formation in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Duncianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363904v1</w:t>
+                <w:t xml:space="preserve">hal-04250522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a mobile photochemical reactor to investigate gas-phase chemistry and aerosol formation in the field</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical characterization and in vitro toxicology study of Heated Tobacco Product and electronic cigarette aerosols: comparison with conventional cigarette smoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dusautoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Zarcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250522v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization and in vitro toxicology study of Heated Tobacco Product and electronic cigarette aerosols: comparison with conventional cigarette smoke</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a Gas Chromatographic Method for Ambient Measurements of BVOCs Deployment during LANDEX 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Zarcone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fronval</w:t>
+                <w:t xml:space="preserve">Kenneth Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147014v1</w:t>
+                <w:t xml:space="preserve">hal-04631404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the potential ozone production rate in a forest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field measurements of methylglyoxal using Proton Transfer Reaction-Time of flight-Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2017, San franscisco, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631436v1</w:t>
+                <w:t xml:space="preserve">hal-04631704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements of methylglyoxal using Proton Transfer Reaction-Time of flight-Mass Spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Biogenic Volatile Organic Compounds (BVOCs) and their oxidation products at two Mediterranean background sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Debevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pikridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631704v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic Volatile Organic Compounds (BVOCs) and their oxidation products at two Mediterranean background sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+                <w:t xml:space="preserve">Measurements of the potential ozone production rate in a forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Crilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sklaveniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Louisa Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pikridas</w:t>
+                <w:t xml:space="preserve">James Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San franscisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631678v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of total OH reactivity during PROPHET-AMOS 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Rickly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Bottorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San francisco,, United States</w:t>
@@ -24674,103 +24674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of physico-chemical mechanisms for modeling the influence of operating conditions in a PCO indoor air treatment device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
@@ -24793,333 +24793,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">OH radical reactivity in an Indiana Forest: Measurements and model comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Sigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Bottorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future under Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183406v1</w:t>
+                <w:t xml:space="preserve">hal-04632756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH radical reactivity in an Indiana Forest: Measurements and model comparisons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+                <w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">Our Common Future under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632756v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed characterization of a Comparative Reactivity Method (CRM) instrument for ambient OH reactivity measurements: experiments vs. modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25144,103 +25144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
@@ -25269,103 +25269,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE-10, 10th European Congress in Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
@@ -25388,2342 +25388,2342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+                <w:t xml:space="preserve">Impact of Biogenic Volatile Organic Compounds on Total OH reactivity at a remote site in the Mediterranean basin during summer 2013, 2014 Biogenic Hydrocarbons and the Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Zannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597365v1</w:t>
+                <w:t xml:space="preserve">hal-04634528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabil Touati</w:t>
+                <w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop ChArMEx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597320v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical speciation and source apportionment of gaseous precursors observed at a remote site in the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Flament</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638558v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Biogenic Volatile Organic Compounds on Total OH reactivity at a remote site in the Mediterranean basin during summer 2013, 2014 Biogenic Hydrocarbons and the Atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vinayak Sinha</w:t>
+                <w:t xml:space="preserve">Intercomparison of OH reactivity measured by the pump-probe technique and the comparative reactivity method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634528v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+                <w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+                <w:t xml:space="preserve">Nabil Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">4th International Workshop ChArMEx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634518v1</w:t>
+                <w:t xml:space="preserve">hal-04638723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical speciation and source apportionment of gaseous precursors observed at a remote site in the Mediterranean basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">OH reactivity measurements by a Comparative Reactivity Method at a receptor site impacted by industrial, urban and marine air masses in Dunkirk, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632787v1</w:t>
+                <w:t xml:space="preserve">hal-03119049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabil Touati</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop ChArMEx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638723v1</w:t>
+                <w:t xml:space="preserve">hal-04638747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of OH reactivity measured by the pump-probe technique and the comparative reactivity method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Davis, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632778v1</w:t>
+                <w:t xml:space="preserve">hal-03118980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH reactivity measurements by a Comparative Reactivity Method at a receptor site impacted by industrial, urban and marine air masses in Dunkirk, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerise Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119049v1</w:t>
+                <w:t xml:space="preserve">hal-04632785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">4th International Workshop ChArMEx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638747v1</w:t>
+                <w:t xml:space="preserve">hal-04597320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nabil Touati</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118980v1</w:t>
+                <w:t xml:space="preserve">hal-04597365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632785v1</w:t>
+                <w:t xml:space="preserve">hal-04638558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868536v1</w:t>
+                <w:t xml:space="preserve">hal-03130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Waked</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801053v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Measuring atmospheric concentrations of formic, acetic, and butyric acids by PTR-ToFMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130192v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t>
+              <w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801063v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring atmospheric concentrations of formic, acetic, and butyric acids by PTR-ToFMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International PTR-MS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863132v1</w:t>
+                <w:t xml:space="preserve">hal-02335009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335009v1</w:t>
+                <w:t xml:space="preserve">hal-02868536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOC in an urban and industrial harbor on the French North Sea coast during two contrasted meteorological situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Roukos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27780,90 +27780,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation d’un adsorbant pour composés organiques volatils, procédé de quantification de composés organiques volatils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1760296. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27939,51 +27939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28207,51 +28207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Benmouhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cancedda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S Borro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clive Hiorns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Navel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine Filali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Alhajj Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Amina Cylia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194029v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umba Kalala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akiki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glowacki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. . Mermet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Actris Cigas Team" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temine-Roussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sklaveniti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Stevens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Bottorff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sigler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Calve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaillou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rospars" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Plaisance" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbilcke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125622v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblanc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125628v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862413v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Roukos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125522v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400302v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grosjean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedoiun-Langlet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04374508v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492014v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becquart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2024.105764" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123859" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143607" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sihrener" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasielewski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(23)00414-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125973v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104780" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110312" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297844v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duhamel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.122" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749135v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102711" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199478v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2185018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1449-2021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341710v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-13333-2021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125968v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317922v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liakakou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149389" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dusautoir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zarcone" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123417" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197649v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12899-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913605v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harb" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122525" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224932v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Lew" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Rickly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Bottorff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reidy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sklaveniti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9209-2020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970819v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117803" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617116v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106963" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Joe F. Acton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bloss" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breitenlechner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Crilley" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6193-2019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109866v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.08.015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913581v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvashish Kundu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deming" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rickly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9563-2019" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913584v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6153-2019" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314908v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.07.020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM98B8GK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446162v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14297-2018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398719v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Guo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12493" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411825v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5729-2018" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914085v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-741-2018" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400827v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16139-2018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914102v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizk" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.04.011" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGWTHLWP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314907v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.085" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9WK8RMK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913839v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Millet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasad Alwe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Julian Deventer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00061" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02179077v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsimpidi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karydis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozzer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD026402" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117594v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11355-2017" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322207v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Novelli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rolletter" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofzumahaus" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pfannerstill" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4023-2017" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142670v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Merlen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.014" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DGTN7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117583v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12645-2017" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303729v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.017" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauduin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.059" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143835v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sivachandiran" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.07.102" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9JMP9B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785978v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424698v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.01.011" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298645v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.016" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJNCSLG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143920v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Germain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12258" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NFC0K23-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143877v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dmitriev" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maksimovich" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0174-5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298647v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.072" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303737v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR150281" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805474v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zannoni" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda Esteve" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3851-2015" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806123v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoerger" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckart" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2715-2015" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199552v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stevens" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3537-2015" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260871v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.05.083" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878765v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barletta" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meinardi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.039" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQ2Z7Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221521v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clarke" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Romain" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5028458" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567612v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detournay" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wr&#243;blewski" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.03.041" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249509v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.012" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZX2457-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251834v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benchabane" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em10636a" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251812v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2012.00371.x" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM2T035R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179211v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117252v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Herrmann" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Williams" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN10067" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117249v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Custer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN10068" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249523v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wroblewski" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.02.001" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q51C8PQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567589v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.059" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17WR83P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250815v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge-Karbowski" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917141" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/341B7D5D35348C2060D55CC91A9857401B3D47D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250773v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917123" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/635A17E651F4C0996226F18B88172E8821D5237E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221447v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259874v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482961v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631404v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250522v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147014v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631436v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Kramer" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Flynn" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631704v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631678v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gros" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631740v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632756v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632751v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597365v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597320v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632787v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638723v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119049v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638747v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118980v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251479v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474368v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Zine Filali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grosjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedoiun-Langlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04374508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S Borro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clive Hiorns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Benmouhoub" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cancedda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17471" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Navel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Alhajj Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depelchin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04108087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Amina Cylia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umba Kalala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278099v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akiki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glowacki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temine-Roussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. . Mermet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Actris Cigas Team" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sklaveniti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Stevens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630952v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lew" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Bottorff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sigler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631008v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119124v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631003v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631050v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Calve" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862319v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaillou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rospars" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00915118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251832v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Plaisance" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vandenbilcke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125628v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125622v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862413v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Roukos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492014v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becquart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2024.105764" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14123859" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143607" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125973v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104780" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086653v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110312" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089355v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sihrener" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wasielewski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1556-0864(23)00414-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297844v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duhamel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.122" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749135v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102711" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-13333-2021" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125968v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148862" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liakakou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149389" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dusautoir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zarcone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123417" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197649v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12899-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2185018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142603v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1449-2021" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913605v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harb" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122525" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224932v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Lew" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Rickly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Bottorff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reidy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sklaveniti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9209-2020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970819v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117803" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617116v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106963" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109866v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauval" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.08.015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913581v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvashish Kundu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deming" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rickly" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9563-2019" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913584v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6153-2019" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400841v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Joe F. Acton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bloss" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breitenlechner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Crilley" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6193-2019" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446162v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14297-2018" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398719v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Guo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12493" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411825v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5729-2018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914085v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-741-2018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400827v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16139-2018" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914102v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.04.011" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGWTHLWP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314907v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.085" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9WK8RMK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913839v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Millet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasad Alwe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Julian Deventer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00061" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314908v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.07.020" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM98B8GK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117594v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11355-2017" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322207v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Novelli" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rolletter" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofzumahaus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pfannerstill" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4023-2017" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142670v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Merlen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.014" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DGTN7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117583v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12645-2017" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02179077v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsimpidi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karydis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozzer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD026402" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785978v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauduin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.059" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424698v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.01.011" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298645v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.016" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJNCSLG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303729v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.017" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710553v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143835v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sivachandiran" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.07.102" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9JMP9B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143920v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Germain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12258" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NFC0K23-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143877v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dmitriev" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maksimovich" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0174-5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298647v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.072" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303737v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR150281" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806123v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoerger" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckart" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2715-2015" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199552v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stevens" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3537-2015" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260871v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.05.083" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805474v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zannoni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda Esteve" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3851-2015" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878765v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barletta" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meinardi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.039" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQ2Z7Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221521v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clarke" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Romain" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5028458" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567612v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detournay" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wr&#243;blewski" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.03.041" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249509v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.012" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZX2457-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251834v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benchabane" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em10636a" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251812v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2012.00371.x" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM2T035R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179211v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117252v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Herrmann" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Williams" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN10067" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117249v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Custer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN10068" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249523v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wroblewski" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.02.001" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q51C8PQ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567589v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.059" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17WR83P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250773v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge-Karbowski" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917123" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/635A17E651F4C0996226F18B88172E8821D5237E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250815v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917141" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/341B7D5D35348C2060D55CC91A9857401B3D47D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221447v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259874v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482961v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250522v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147014v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631404v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631704v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631678v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gros" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631436v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Kramer" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Flynn" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631740v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632756v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632751v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632787v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638723v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119049v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638747v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118980v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597320v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597365v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251479v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474368v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>