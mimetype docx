--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadine-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2169-1061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071349197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated machine health monitoring at an expert level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40857-021-00227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and Phase Interaction in Hilbert Demodulation of Vibration Signals: Natural Gear Wear Modeling and Time Tracking for Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.107321. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing shaft orbit using angle measurement to detect bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106561. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data-Driven Spectral Analysis Based on a Multi-Estimator Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.112-125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and damping ratio assessment of high-rise buildings using an Automatic Model-Based Approach applied to real-world ambient vibration recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis - Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/204764287662812562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic approach towards modal parameter estimation for high-rise buildings of multicomponent signals under ambient excitations via filter-free Random Decrement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70-71, pp.821-831. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Characteristic Frequency Association and All-Sideband Demodulation for Detection of a Bearing Fault of a Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.335-348. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Tracking of Spectral Structures Estimated by a Data-Driven Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (10), pp.6616-6626. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2458781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-frequency based method for the detection and tracking of multiple non-linearly modulated components with births and deaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (5), pp.1132 -1146 </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2500202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis. Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (8), pp.6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2015.57.8.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion data validation of non-stationary wind turbine signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (8), pp.7. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2015.57.4.XXX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method for spectral pattern association with characteristic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostyka </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Noise Time-Varying Power Spectrum Estimation with Minimal Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, IEEE Transactions on Signal Processing, 62 (22), pp.5892-5906. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2014.2356431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smooth Transition Model for Multiple-Regime Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (7), pp.1835-1847. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2234745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-based engine noise synthesis using an enhanced pitch-synchronous overlap-and-add method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (5), pp.3098-3108. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4754663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity of the STFT and spectral kurtosis for time-frequency segmentation in white Gaussian environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2081986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of instantaneous shaft speed by advanced vibration signal processing - application to wind turbine gearbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomash Barszcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartelmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.701-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Signal Processing Methods for Pulsed Laser Vibrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (20), pp.3967-3979. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.49.003967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency and Time-Scale analysis of Barkhausen noise signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linilson Padovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (5), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544100JAERO436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Description of Spectrogram Probabilities with a Chi-Squared Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (6), pp.2249-2258. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.916125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Amplitude and the Frequency of Nonstationary Short-time Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (7), pp.1636-1655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Signal Processing and Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (8), pp.459-464. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2007.49.8.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Flexible Approach to Estimate Highly Nonstationary Signals of Long Time Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.3633-3644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Signal. Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.Hors-Série 4, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Signal. Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (2), 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of slight speed gaps between signals via the scale transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.239-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close shock detection using time-frequency Prony modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (2), pp.235-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION : DE LA PHYSIQUE AU TRAITEMENT DU SIGNAL Modèles vibratoires dans les remontées mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par F Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Pertinent Subsets from Time-Frequency Representations for Detection and Recognition Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Variance Filters and Mixed Spectrum Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (12), pp.2597-2608. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(00)00137-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning of a Bloch wall by diffusion of carbon atoms in a silicon-iron single crystal: an experimental study by means of an autoregressive spectrum analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Porteseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phys. C : Solid State Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 19, pp.407-418. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3719/19/3/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of roadway noise using AI classifiers and sound level features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Màlaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced railway sound event detection using YAMNet and classification criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de signaux acoustiques environnementaux pour la détection d'événements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of a gear fault using automatic continuous monitoring of the modulation functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2019 - Second World Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited plenary talk, Automatic expert condition monitoring: focus on a non-stationary index and the demodulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURVISHNO 2019 - joint conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based auralization of railway rolling noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldrik Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration response demodulation, shock model and time tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z y Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2018 - MFPT 2018 - 15th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et auralisation de la contribution du rail dans le bruit ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldrik Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Rotational Synchronous Component from Instantaneous Angular Speed Signals in Variable Speed Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2018 - International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited overview Keynote address, Signal processing for condition monitoring: exciting challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2017 - 1st World Congress on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion assets for the detection of a main bearing failure in an onshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration condition monitoring in a paper industrial plant: Supreme project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Eltabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sieg-Zieba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion data validation of non-stationary wind turbine signals Topic: Condition monitoring (CM) methods and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven processing and on-line condition monitoring: high resolution, time-frequency tracking and automatic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis. Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAStrion project: a new concept for the condition monitoring of wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Full-band Demodulation for Fault Detection. Validation on a Wind Turbine Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring based on time-frequency tracking of estimated harmonic series and modulation sidebands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-biased estimation of modal parameters of multi-component ambient vibrations in high-rise buildings using a self-governed random decrement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian learning for electrical transient classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Setting of Random Decrement Technique for the Estimation of Building Modal Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance - International Conference Surveillance 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chartres, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of harmonics and sidebands in a finite set of spectral components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2013 - MFPT 2013 - 10th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of non-respect of the Bedrosian theorem when demodulating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2013 - MFPT 2013 - 10th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-based engine noise synthesis using a harmonic synchronous overlap-and-add method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Response Analysis of Different Buildings using Time- Invariant and Time- Variant Damping Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2012 - 9th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damped-amplitude & polynomial frequency model for short-time ambient vibrations of a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2011 - MFPT 2011 - 8th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of short-time multi-component signals using damped-amplitude & polynomial-frequency model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What signal processing should do for condition monitoring in a non-stationary context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of Machines in Non-stationary Operations, A special edition of conference for 70th Anniversary of Professor Walter Bartelmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reversible jump MCMC algorithm for Bayesian curve fitting by using smooth transition regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About periodicity and signal to noise ratio - The strength of the autocorrelation function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedure of vibration analysis from planetary gearbox under non-stationary cyclic operations by instantaneous frequency estimation in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a white Gaussian noise in the Short Time Fourier Transform based on the spectral kurtosis of the minimal statistics: application to underwater noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Laser Vibrometry in Pulsed Mode using Poly-Pulse Waveforms and Time-frequency Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO 2010 - 4th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian curve fitting for transient signals by using smooth transition regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of instantaneous shaft speed by advanced vibration signal processing- application to wind turbine gearbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomash Barszcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartelmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMECO TC 2010 - 11th Workshop on Smart Diagnostics of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cracovie, Poland. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Markovian gamma distributions for multitemporal sequences of SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2009 - 2009 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'estimateurs de fréquence instantanée et de formes d'ondes pour la vibrométrie laser impulsionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité spectrale de puissance d'un bruit gaussien basée sur le kurtosis des statistiques minimales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing Methods and Poly-Pulse Waveforms for Laser Vibrometry in Pulsed Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLRC 2009 - 15th Coherent Laser Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-stationary index resulting from time and frequency domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2009 - MFPT 2009 - 6th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MBN signals of different materials by time-frequency methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linilson Padovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2008 - MFPT 2008 - 5th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and amplitude tracking for short nonstationary and nonlinear signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2008 - MFPT 2008 - 5th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de la loi de probabilité du spectrogramme, KL Divergence et détection dans le plan temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 457-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réallocation du spectrogramme pour la détection de frontières de motifs temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Modeling And Estimation Of Nonlinear Instantaneous Frequency And Amplitude Of Non-Stationary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAR 2007 - 5th IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited Keynote Address: Advanced Signal Processing and Condition Monitoring Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCEAM-CM 2007 - Second World Congress on Engineering Asset management and the Fourth International Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassignment Vector Field for Time-Frequency Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2007 - 14th International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric representation of multichannel audio based on Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probability distributions of spectrogram coefficients for correlated gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Acoustic, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III-436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Identiy Card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2006 - 14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHORT TIME FOURIER TRANSFORM PROBABILITY DISTRIBUTION FOR TIME-FREQUENCY SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. III-448 - 451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric coding of stereo AUDIO based on principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Digital Audio Effects, DAFX'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring Using Automatic Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Granada, Spain. pp.1316-1323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Time-Frequency Components of Signals: Bayes and focus SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mathematics in Signal Processing. IMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cirencester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Modeling and Detection of random non-stationary signals for Monitoring Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics &amp; Materials Conference, 14th AIAA/ASME/AHS Adaptive Structures Conference, 7th AIAA Gossamer Spacecraft Forum, 2nd AIAA Multidisciplinary Design Optimization Specialist Conference, and 1st AIAA Non-Deterministic Approaches Conference Committees, American Institute of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Segmentation for Engine Speed Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2006 - Thirteen International Congress on Sound and Vibration, ICSV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Probability Distributions of Spectrogram Coefficients for Correlated Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. III-436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time Fourier transform probability distribution for time-frequency segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the boundaries of time-frequency patterns with a reassignment-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mathematics in Signal Processing. IMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Modeling and Detection of random non-stationary signals for Monitoring Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Institut of Aeronautics and Astronautics (AIAA) conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Newport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Likelihood Parameter Estimation Of Short-Time Multicomponent Signals With Nonlinear Am/Fm Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing, SSP 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées section électrotechnique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Carte d'Identité Spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp. 1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Signal: Local Analysis And Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A criterion for detecting nonstationary events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2005 - Twelfth International Congress on Sound and Vibration, ICSV12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A AM/FM Single Component Signal Reconstruction using a Nonsequential Time Segmentation and Polynomial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nonlinear Signal and Image Processing, NSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et Reconstruction des Signaux Courts à Multicomposantes Modulées à la fois en Amplitude et en Fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF A GEAR COUPLING MISALIGNMENT IN A GEAR TESTING DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2004 - Eleventh International Congress on Sound and Vibration, ICSV11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square law mixture for an unsupervised time-frequency pattern extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2003 - Tenth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of spectral lines in an ARCAP time-frequency representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Doncarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 1998 - 9th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'Analyse Spectrale en vue d'une Interprétation Automatique, Application à un Signal d'Engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationnarités d'ordre 1 et 2 : application à des signaux vibratoires d'engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à l'analyse spectrale : communication entre un logiciel de traitement du signal graphique et un système expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Juan-les-Pins, France. pp.1103-1106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Full-Band Demodulation for Fault Detection—Validation on a Wind Turbine Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the Fourth International Conference on Condition Monitoring of Machinery in Non-Stationary Operations, CMMNO'2014, Lyon, France December 15-17, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20463-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Castanié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Spectral Analysis - Parametric, Non-parametric and Advanced Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WILEY-VCH, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis CASTANIE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Analysis, Parametric and Non-Parametric Digital Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.175-211, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum de variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Castanié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Spectral Analysis - Parametric, Non-parametric and Advanced Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES, pp 173-206, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N°13/53860. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadine-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2169-1061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071349197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated machine health monitoring at an expert level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40857-021-00227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and Phase Interaction in Hilbert Demodulation of Vibration Signals: Natural Gear Wear Modeling and Time Tracking for Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.107321. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing shaft orbit using angle measurement to detect bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106561. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data-Driven Spectral Analysis Based on a Multi-Estimator Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.112-125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and damping ratio assessment of high-rise buildings using an Automatic Model-Based Approach applied to real-world ambient vibration recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis - Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/204764287662812562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic approach towards modal parameter estimation for high-rise buildings of multicomponent signals under ambient excitations via filter-free Random Decrement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70-71, pp.821-831. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Characteristic Frequency Association and All-Sideband Demodulation for Detection of a Bearing Fault of a Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.335-348. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-frequency based method for the detection and tracking of multiple non-linearly modulated components with births and deaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (5), pp.1132 -1146 </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2500202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Tracking of Spectral Structures Estimated by a Data-Driven Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (10), pp.6616-6626. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2458781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis. Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (8), pp.6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2015.57.8.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion data validation of non-stationary wind turbine signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (8), pp.7. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2015.57.4.XXX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method for spectral pattern association with characteristic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostyka </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Noise Time-Varying Power Spectrum Estimation with Minimal Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, IEEE Transactions on Signal Processing, 62 (22), pp.5892-5906. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2014.2356431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smooth Transition Model for Multiple-Regime Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (7), pp.1835-1847. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2234745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-based engine noise synthesis using an enhanced pitch-synchronous overlap-and-add method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (5), pp.3098-3108. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4754663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity of the STFT and spectral kurtosis for time-frequency segmentation in white Gaussian environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2081986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of instantaneous shaft speed by advanced vibration signal processing - application to wind turbine gearbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomash Barszcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartelmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.701-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Signal Processing Methods for Pulsed Laser Vibrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (20), pp.3967-3979. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.49.003967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency and Time-Scale analysis of Barkhausen noise signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linilson Padovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (5), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544100JAERO436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Description of Spectrogram Probabilities with a Chi-Squared Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (6), pp.2249-2258. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.916125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Amplitude and the Frequency of Nonstationary Short-time Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (7), pp.1636-1655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Signal Processing and Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (8), pp.459-464. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2007.49.8.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Flexible Approach to Estimate the IA and IF of Nonstationary Signals of Long-Time Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.3633-3644. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.894254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Signal. Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.Hors-Série 4, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Signal. Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (2), 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of slight speed gaps between signals via the scale transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.239-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close shock detection using time-frequency Prony modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (2), pp.235-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION : DE LA PHYSIQUE AU TRAITEMENT DU SIGNAL Modèles vibratoires dans les remontées mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par F Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Pertinent Subsets from Time-Frequency Representations for Detection and Recognition Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Variance Filters and Mixed Spectrum Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (12), pp.2597-2608. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(00)00137-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning of a Bloch wall by diffusion of carbon atoms in a silicon-iron single crystal: an experimental study by means of an autoregressive spectrum analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Porteseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phys. C : Solid State Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 19, pp.407-418. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3719/19/3/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of roadway noise using AI classifiers and sound level features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Màlaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced railway sound event detection using YAMNet and classification criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de signaux acoustiques environnementaux pour la détection d'événements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of a gear fault using automatic continuous monitoring of the modulation functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2019 - Second World Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited plenary talk, Automatic expert condition monitoring: focus on a non-stationary index and the demodulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURVISHNO 2019 - joint conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based auralization of railway rolling noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldrik Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration response demodulation, shock model and time tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z y Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2018 - MFPT 2018 - 15th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et auralisation de la contribution du rail dans le bruit ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldrik Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Rotational Synchronous Component from Instantaneous Angular Speed Signals in Variable Speed Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2018 - International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited overview Keynote address, Signal processing for condition monitoring: exciting challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2017 - 1st World Congress on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion assets for the detection of a main bearing failure in an onshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration condition monitoring in a paper industrial plant: Supreme project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Eltabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sieg-Zieba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion data validation of non-stationary wind turbine signals Topic: Condition monitoring (CM) methods and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven processing and on-line condition monitoring: high resolution, time-frequency tracking and automatic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis. Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAStrion project: a new concept for the condition monitoring of wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Full-band Demodulation for Fault Detection. Validation on a Wind Turbine Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-biased estimation of modal parameters of multi-component ambient vibrations in high-rise buildings using a self-governed random decrement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring based on time-frequency tracking of estimated harmonic series and modulation sidebands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian learning for electrical transient classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Setting of Random Decrement Technique for the Estimation of Building Modal Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance - International Conference Surveillance 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chartres, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of harmonics and sidebands in a finite set of spectral components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2013 - MFPT 2013 - 10th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of non-respect of the Bedrosian theorem when demodulating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2013 - MFPT 2013 - 10th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-based engine noise synthesis using a harmonic synchronous overlap-and-add method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Response Analysis of Different Buildings using Time- Invariant and Time- Variant Damping Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2012 - 9th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damped-amplitude & polynomial frequency model for short-time ambient vibrations of a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2011 - MFPT 2011 - 8th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of short-time multi-component signals using damped-amplitude & polynomial-frequency model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What signal processing should do for condition monitoring in a non-stationary context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of Machines in Non-stationary Operations, A special edition of conference for 70th Anniversary of Professor Walter Bartelmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reversible jump MCMC algorithm for Bayesian curve fitting by using smooth transition regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian curve fitting for transient signals by using smooth transition regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About periodicity and signal to noise ratio - The strength of the autocorrelation function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedure of vibration analysis from planetary gearbox under non-stationary cyclic operations by instantaneous frequency estimation in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a white Gaussian noise in the Short Time Fourier Transform based on the spectral kurtosis of the minimal statistics: application to underwater noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Laser Vibrometry in Pulsed Mode using Poly-Pulse Waveforms and Time-frequency Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO 2010 - 4th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of instantaneous shaft speed by advanced vibration signal processing- application to wind turbine gearbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomash Barszcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartelmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMECO TC 2010 - 11th Workshop on Smart Diagnostics of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cracovie, Poland. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'estimateurs de fréquence instantanée et de formes d'ondes pour la vibrométrie laser impulsionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Markovian gamma distributions for multitemporal sequences of SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2009 - 2009 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité spectrale de puissance d'un bruit gaussien basée sur le kurtosis des statistiques minimales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing Methods and Poly-Pulse Waveforms for Laser Vibrometry in Pulsed Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLRC 2009 - 15th Coherent Laser Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-stationary index resulting from time and frequency domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2009 - MFPT 2009 - 6th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MBN signals of different materials by time-frequency methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linilson Padovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2008 - MFPT 2008 - 5th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and amplitude tracking for short nonstationary and nonlinear signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2008 - MFPT 2008 - 5th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de la loi de probabilité du spectrogramme, KL Divergence et détection dans le plan temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 457-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réallocation du spectrogramme pour la détection de frontières de motifs temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Modeling And Estimation Of Nonlinear Instantaneous Frequency And Amplitude Of Non-Stationary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAR 2007 - 5th IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited Keynote Address: Advanced Signal Processing and Condition Monitoring Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCEAM-CM 2007 - Second World Congress on Engineering Asset management and the Fourth International Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassignment Vector Field for Time-Frequency Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2007 - 14th International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHORT TIME FOURIER TRANSFORM PROBABILITY DISTRIBUTION FOR TIME-FREQUENCY SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. III-448 - 451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric coding of stereo AUDIO based on principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Digital Audio Effects, DAFX'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric representation of multichannel audio based on Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Identiy Card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2006 - 14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probability distributions of spectrogram coefficients for correlated gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Acoustic, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III-436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring Using Automatic Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Granada, Spain. pp.1316-1323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Segmentation for Engine Speed Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2006 - Thirteen International Congress on Sound and Vibration, ICSV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Time-Frequency Components of Signals: Bayes and focus SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mathematics in Signal Processing. IMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cirencester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Modeling and Detection of random non-stationary signals for Monitoring Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics &amp; Materials Conference, 14th AIAA/ASME/AHS Adaptive Structures Conference, 7th AIAA Gossamer Spacecraft Forum, 2nd AIAA Multidisciplinary Design Optimization Specialist Conference, and 1st AIAA Non-Deterministic Approaches Conference Committees, American Institute of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Probability Distributions of Spectrogram Coefficients for Correlated Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. III-436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time Fourier transform probability distribution for time-frequency segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the boundaries of time-frequency patterns with a reassignment-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mathematics in Signal Processing. IMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Modeling and Detection of random non-stationary signals for Monitoring Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Institut of Aeronautics and Astronautics (AIAA) conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Newport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées section électrotechnique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Likelihood Parameter Estimation Of Short-Time Multicomponent Signals With Nonlinear Am/Fm Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing, SSP 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Signal: Local Analysis And Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Carte d'Identité Spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp. 1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A criterion for detecting nonstationary events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2005 - Twelfth International Congress on Sound and Vibration, ICSV12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et Reconstruction des Signaux Courts à Multicomposantes Modulées à la fois en Amplitude et en Fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A AM/FM Single Component Signal Reconstruction using a Nonsequential Time Segmentation and Polynomial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nonlinear Signal and Image Processing, NSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF A GEAR COUPLING MISALIGNMENT IN A GEAR TESTING DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2004 - Eleventh International Congress on Sound and Vibration, ICSV11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square law mixture for an unsupervised time-frequency pattern extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2003 - Tenth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of spectral lines in an ARCAP time-frequency representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Doncarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 1998 - 9th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'Analyse Spectrale en vue d'une Interprétation Automatique, Application à un Signal d'Engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationnarités d'ordre 1 et 2 : application à des signaux vibratoires d'engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à l'analyse spectrale : communication entre un logiciel de traitement du signal graphique et un système expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Juan-les-Pins, France. pp.1103-1106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Full-Band Demodulation for Fault Detection—Validation on a Wind Turbine Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the Fourth International Conference on Condition Monitoring of Machinery in Non-Stationary Operations, CMMNO'2014, Lyon, France December 15-17, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20463-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Castanié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Spectral Analysis - Parametric, Non-parametric and Advanced Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WILEY-VCH, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis CASTANIE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Analysis, Parametric and Non-Parametric Digital Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.175-211, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum de variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Castanié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Spectral Analysis - Parametric, Non-parametric and Advanced Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES, pp 173-206, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N°13/53860. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B2478CD"/>
+    <w:nsid w:val="510712C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2169-1061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071349197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-021-00227-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107321" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.12.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Nasser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yang Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Firla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764287662812562" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Barszcz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2458781" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2500202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2015.57.8.442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghan Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2015.57.4.XXX" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2356431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jagla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2081986" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Urbanek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomash Barszcz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003967" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linilson Padovese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544100JAERO436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.916125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabloun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vieira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2007.49.8.459" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381410v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaussaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par F Combet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaussaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leprettre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374817v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durnerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(00)00137-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5448A9B11873E4A48E7783AE1558FB6AD89B67DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glangeaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porteseil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/19/3/013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCFCAD96C4E97F08D2095489CC67E494ACD3F1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Betton-Ployon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mars" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Kacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldrik Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z y Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399027v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044446v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guegen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845120v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844834v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661228v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449076v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556221v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385659v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Briand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Sahli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lejeune" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085154v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370096v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263803v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hory" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huchard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leprettre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doncarli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263829v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Li&#233;nard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20463-5_10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609234v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848297v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2169-1061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071349197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-021-00227-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107321" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.12.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Nasser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yang Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Firla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764287662812562" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Barszcz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2500202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2458781" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2015.57.8.442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghan Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2015.57.4.XXX" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2356431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jagla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2081986" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Urbanek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomash Barszcz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003967" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linilson Padovese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544100JAERO436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.916125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabloun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vieira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2007.49.8.459" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.894254" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaussaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par F Combet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaussaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leprettre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374817v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durnerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(00)00137-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5448A9B11873E4A48E7783AE1558FB6AD89B67DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glangeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porteseil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/19/3/013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCFCAD96C4E97F08D2095489CC67E494ACD3F1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Betton-Ployon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Kacem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldrik Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z y Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399027v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044446v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guegen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845120v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844834v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661228v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609194v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449085v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556221v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385659v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Briand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Sahli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lejeune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381217v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hory" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137457v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leprettre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doncarli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Li&#233;nard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20463-5_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609234v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>