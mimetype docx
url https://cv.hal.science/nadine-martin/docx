--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadine-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2169-1061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071349197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated machine health monitoring at an expert level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40857-021-00227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and Phase Interaction in Hilbert Demodulation of Vibration Signals: Natural Gear Wear Modeling and Time Tracking for Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.107321. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing shaft orbit using angle measurement to detect bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106561. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data-Driven Spectral Analysis Based on a Multi-Estimator Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.112-125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and damping ratio assessment of high-rise buildings using an Automatic Model-Based Approach applied to real-world ambient vibration recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis - Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/204764287662812562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic approach towards modal parameter estimation for high-rise buildings of multicomponent signals under ambient excitations via filter-free Random Decrement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70-71, pp.821-831. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Characteristic Frequency Association and All-Sideband Demodulation for Detection of a Bearing Fault of a Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.335-348. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-frequency based method for the detection and tracking of multiple non-linearly modulated components with births and deaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (5), pp.1132 -1146 </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2500202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Tracking of Spectral Structures Estimated by a Data-Driven Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (10), pp.6616-6626. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2458781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis. Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (8), pp.6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2015.57.8.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion data validation of non-stationary wind turbine signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (8), pp.7. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2015.57.4.XXX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method for spectral pattern association with characteristic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostyka </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Noise Time-Varying Power Spectrum Estimation with Minimal Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, IEEE Transactions on Signal Processing, 62 (22), pp.5892-5906. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2014.2356431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smooth Transition Model for Multiple-Regime Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (7), pp.1835-1847. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2234745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-based engine noise synthesis using an enhanced pitch-synchronous overlap-and-add method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (5), pp.3098-3108. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4754663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity of the STFT and spectral kurtosis for time-frequency segmentation in white Gaussian environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2081986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of instantaneous shaft speed by advanced vibration signal processing - application to wind turbine gearbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomash Barszcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartelmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.701-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Signal Processing Methods for Pulsed Laser Vibrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (20), pp.3967-3979. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.49.003967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency and Time-Scale analysis of Barkhausen noise signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linilson Padovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (5), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544100JAERO436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Description of Spectrogram Probabilities with a Chi-Squared Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (6), pp.2249-2258. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.916125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Amplitude and the Frequency of Nonstationary Short-time Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (7), pp.1636-1655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Signal Processing and Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (8), pp.459-464. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2007.49.8.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Flexible Approach to Estimate the IA and IF of Nonstationary Signals of Long-Time Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.3633-3644. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.894254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Signal. Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.Hors-Série 4, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Signal. Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (2), 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of slight speed gaps between signals via the scale transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.239-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close shock detection using time-frequency Prony modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (2), pp.235-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION : DE LA PHYSIQUE AU TRAITEMENT DU SIGNAL Modèles vibratoires dans les remontées mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par F Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Pertinent Subsets from Time-Frequency Representations for Detection and Recognition Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Variance Filters and Mixed Spectrum Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (12), pp.2597-2608. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(00)00137-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning of a Bloch wall by diffusion of carbon atoms in a silicon-iron single crystal: an experimental study by means of an autoregressive spectrum analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Porteseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phys. C : Solid State Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 19, pp.407-418. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3719/19/3/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of roadway noise using AI classifiers and sound level features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Màlaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced railway sound event detection using YAMNet and classification criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de signaux acoustiques environnementaux pour la détection d'événements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of a gear fault using automatic continuous monitoring of the modulation functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2019 - Second World Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited plenary talk, Automatic expert condition monitoring: focus on a non-stationary index and the demodulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURVISHNO 2019 - joint conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based auralization of railway rolling noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldrik Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration response demodulation, shock model and time tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z y Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2018 - MFPT 2018 - 15th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et auralisation de la contribution du rail dans le bruit ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldrik Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Rotational Synchronous Component from Instantaneous Angular Speed Signals in Variable Speed Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2018 - International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited overview Keynote address, Signal processing for condition monitoring: exciting challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2017 - 1st World Congress on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion assets for the detection of a main bearing failure in an onshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration condition monitoring in a paper industrial plant: Supreme project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Eltabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sieg-Zieba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion data validation of non-stationary wind turbine signals Topic: Condition monitoring (CM) methods and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven processing and on-line condition monitoring: high resolution, time-frequency tracking and automatic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis. Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAStrion project: a new concept for the condition monitoring of wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Full-band Demodulation for Fault Detection. Validation on a Wind Turbine Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-biased estimation of modal parameters of multi-component ambient vibrations in high-rise buildings using a self-governed random decrement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring based on time-frequency tracking of estimated harmonic series and modulation sidebands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian learning for electrical transient classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Setting of Random Decrement Technique for the Estimation of Building Modal Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance - International Conference Surveillance 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chartres, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of harmonics and sidebands in a finite set of spectral components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2013 - MFPT 2013 - 10th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of non-respect of the Bedrosian theorem when demodulating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2013 - MFPT 2013 - 10th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-based engine noise synthesis using a harmonic synchronous overlap-and-add method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Response Analysis of Different Buildings using Time- Invariant and Time- Variant Damping Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2012 - 9th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damped-amplitude & polynomial frequency model for short-time ambient vibrations of a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2011 - MFPT 2011 - 8th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of short-time multi-component signals using damped-amplitude & polynomial-frequency model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What signal processing should do for condition monitoring in a non-stationary context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of Machines in Non-stationary Operations, A special edition of conference for 70th Anniversary of Professor Walter Bartelmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reversible jump MCMC algorithm for Bayesian curve fitting by using smooth transition regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian curve fitting for transient signals by using smooth transition regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About periodicity and signal to noise ratio - The strength of the autocorrelation function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedure of vibration analysis from planetary gearbox under non-stationary cyclic operations by instantaneous frequency estimation in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a white Gaussian noise in the Short Time Fourier Transform based on the spectral kurtosis of the minimal statistics: application to underwater noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Laser Vibrometry in Pulsed Mode using Poly-Pulse Waveforms and Time-frequency Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO 2010 - 4th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of instantaneous shaft speed by advanced vibration signal processing- application to wind turbine gearbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomash Barszcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartelmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMECO TC 2010 - 11th Workshop on Smart Diagnostics of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cracovie, Poland. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'estimateurs de fréquence instantanée et de formes d'ondes pour la vibrométrie laser impulsionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Markovian gamma distributions for multitemporal sequences of SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2009 - 2009 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité spectrale de puissance d'un bruit gaussien basée sur le kurtosis des statistiques minimales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing Methods and Poly-Pulse Waveforms for Laser Vibrometry in Pulsed Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLRC 2009 - 15th Coherent Laser Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-stationary index resulting from time and frequency domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2009 - MFPT 2009 - 6th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MBN signals of different materials by time-frequency methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linilson Padovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2008 - MFPT 2008 - 5th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and amplitude tracking for short nonstationary and nonlinear signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2008 - MFPT 2008 - 5th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de la loi de probabilité du spectrogramme, KL Divergence et détection dans le plan temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 457-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réallocation du spectrogramme pour la détection de frontières de motifs temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Modeling And Estimation Of Nonlinear Instantaneous Frequency And Amplitude Of Non-Stationary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAR 2007 - 5th IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited Keynote Address: Advanced Signal Processing and Condition Monitoring Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCEAM-CM 2007 - Second World Congress on Engineering Asset management and the Fourth International Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassignment Vector Field for Time-Frequency Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2007 - 14th International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHORT TIME FOURIER TRANSFORM PROBABILITY DISTRIBUTION FOR TIME-FREQUENCY SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. III-448 - 451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric coding of stereo AUDIO based on principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Digital Audio Effects, DAFX'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric representation of multichannel audio based on Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Identiy Card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2006 - 14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probability distributions of spectrogram coefficients for correlated gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Acoustic, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III-436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring Using Automatic Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Granada, Spain. pp.1316-1323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Segmentation for Engine Speed Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2006 - Thirteen International Congress on Sound and Vibration, ICSV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Time-Frequency Components of Signals: Bayes and focus SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mathematics in Signal Processing. IMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cirencester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Modeling and Detection of random non-stationary signals for Monitoring Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics &amp; Materials Conference, 14th AIAA/ASME/AHS Adaptive Structures Conference, 7th AIAA Gossamer Spacecraft Forum, 2nd AIAA Multidisciplinary Design Optimization Specialist Conference, and 1st AIAA Non-Deterministic Approaches Conference Committees, American Institute of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Probability Distributions of Spectrogram Coefficients for Correlated Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. III-436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time Fourier transform probability distribution for time-frequency segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the boundaries of time-frequency patterns with a reassignment-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mathematics in Signal Processing. IMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Modeling and Detection of random non-stationary signals for Monitoring Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Institut of Aeronautics and Astronautics (AIAA) conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Newport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées section électrotechnique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Likelihood Parameter Estimation Of Short-Time Multicomponent Signals With Nonlinear Am/Fm Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing, SSP 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Signal: Local Analysis And Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Carte d'Identité Spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp. 1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A criterion for detecting nonstationary events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2005 - Twelfth International Congress on Sound and Vibration, ICSV12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et Reconstruction des Signaux Courts à Multicomposantes Modulées à la fois en Amplitude et en Fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A AM/FM Single Component Signal Reconstruction using a Nonsequential Time Segmentation and Polynomial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nonlinear Signal and Image Processing, NSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF A GEAR COUPLING MISALIGNMENT IN A GEAR TESTING DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2004 - Eleventh International Congress on Sound and Vibration, ICSV11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square law mixture for an unsupervised time-frequency pattern extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2003 - Tenth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of spectral lines in an ARCAP time-frequency representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Doncarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 1998 - 9th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'Analyse Spectrale en vue d'une Interprétation Automatique, Application à un Signal d'Engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationnarités d'ordre 1 et 2 : application à des signaux vibratoires d'engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à l'analyse spectrale : communication entre un logiciel de traitement du signal graphique et un système expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Juan-les-Pins, France. pp.1103-1106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Full-Band Demodulation for Fault Detection—Validation on a Wind Turbine Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the Fourth International Conference on Condition Monitoring of Machinery in Non-Stationary Operations, CMMNO'2014, Lyon, France December 15-17, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20463-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Castanié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Spectral Analysis - Parametric, Non-parametric and Advanced Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WILEY-VCH, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis CASTANIE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Analysis, Parametric and Non-Parametric Digital Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.175-211, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum de variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Castanié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Spectral Analysis - Parametric, Non-parametric and Advanced Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES, pp 173-206, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N°13/53860. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadine Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadine-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2169-1061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071349197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated machine health monitoring at an expert level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40857-021-00227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and Phase Interaction in Hilbert Demodulation of Vibration Signals: Natural Gear Wear Modeling and Time Tracking for Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.107321. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing shaft orbit using angle measurement to detect bearing faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.106561. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Data-Driven Spectral Analysis Based on a Multi-Estimator Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.112-125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis - Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/204764287662812562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and damping ratio assessment of high-rise buildings using an Automatic Model-Based Approach applied to real-world ambient vibration recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic approach towards modal parameter estimation for high-rise buildings of multicomponent signals under ambient excitations via filter-free Random Decrement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70-71, pp.821-831. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Characteristic Frequency Association and All-Sideband Demodulation for Detection of a Bearing Fault of a Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.335-348. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic method for spectral pattern association with characteristic frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostyka </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Tracking of Spectral Structures Estimated by a Data-Driven Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (10), pp.6616-6626. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2458781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-frequency based method for the detection and tracking of multiple non-linearly modulated components with births and deaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (5), pp.1132 -1146 </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2500202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis. Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (8), pp.6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2015.57.8.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion data validation of non-stationary wind turbine signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (8), pp.7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2015.57.4.XXX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Noise Time-Varying Power Spectrum Estimation with Minimal Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, IEEE Transactions on Signal Processing, 62 (22), pp.5892-5906. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2014.2356431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smooth Transition Model for Multiple-Regime Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (7), pp.1835-1847. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2234745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-based engine noise synthesis using an enhanced pitch-synchronous overlap-and-add method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (5), pp.3098-3108. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4754663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity of the STFT and spectral kurtosis for time-frequency segmentation in white Gaussian environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2081986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of instantaneous shaft speed by advanced vibration signal processing - application to wind turbine gearbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomash Barszcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartelmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.701-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Signal Processing Methods for Pulsed Laser Vibrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (20), pp.3967-3979. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.49.003967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency and Time-Scale analysis of Barkhausen noise signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linilson Padovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (5), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09544100JAERO436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Amplitude and the Frequency of Nonstationary Short-time Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (7), pp.1636-1655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Description of Spectrogram Probabilities with a Chi-Squared Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (6), pp.2249-2258. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.916125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Flexible Approach to Estimate the IA and IF of Nonstationary Signals of Long-Time Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.3633-3644. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.894254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Signal Processing and Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (8), pp.459-464. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2007.49.8.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of slight speed gaps between signals via the scale transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.239-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Signal. Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.Hors-Série 4, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Signal. Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (2), 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Close shock detection using time-frequency Prony modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (2), pp.235-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION : DE LA PHYSIQUE AU TRAITEMENT DU SIGNAL Modèles vibratoires dans les remontées mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par F Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Pertinent Subsets from Time-Frequency Representations for Detection and Recognition Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Variance Filters and Mixed Spectrum Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (12), pp.2597-2608. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(00)00137-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning of a Bloch wall by diffusion of carbon atoms in a silicon-iron single crystal: an experimental study by means of an autoregressive spectrum analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Glangeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Porteseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phys. C : Solid State Phys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 19, pp.407-418. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3719/19/3/013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of roadway noise using AI classifiers and sound level features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FA 2025 - Forum Acusticum - Euronoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Màlaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced railway sound event detection using YAMNet and classification criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de signaux acoustiques environnementaux pour la détection d'événements sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Betton-Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of a gear fault using automatic continuous monitoring of the modulation functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2019 - Second World Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited plenary talk, Automatic expert condition monitoring: focus on a non-stationary index and the demodulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURVISHNO 2019 - joint conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically-based auralization of railway rolling noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldrik Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Rotational Synchronous Component from Instantaneous Angular Speed Signals in Variable Speed Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2018 - International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et auralisation de la contribution du rail dans le bruit ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbès Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baldrik Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration response demodulation, shock model and time tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z y Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2018 - MFPT 2018 - 15th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited overview Keynote address, Signal processing for condition monitoring: exciting challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2017 - 1st World Congress on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion assets for the detection of a main bearing failure in an onshore wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399027v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration condition monitoring in a paper industrial plant: Supreme project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Eltabach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sieg-Zieba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven processing and on-line condition monitoring: high resolution, time-frequency tracking and automatic setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion data validation of non-stationary wind turbine signals Topic: Condition monitoring (CM) methods and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AStrion strategy: from acquisition to diagnosis. Application to wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAStrion project: a new concept for the condition monitoring of wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring based on time-frequency tracking of estimated harmonic series and modulation sidebands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-biased estimation of modal parameters of multi-component ambient vibrations in high-rise buildings using a self-governed random decrement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Full-band Demodulation for Fault Detection. Validation on a Wind Turbine Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Bayesian learning for electrical transient classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Setting of Random Decrement Technique for the Estimation of Building Modal Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guegen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance - International Conference Surveillance 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chartres, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of harmonics and sidebands in a finite set of spectral components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2013 - MFPT 2013 - 10th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of non-respect of the Bedrosian theorem when demodulating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2013 - MFPT 2013 - 10th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Response Analysis of Different Buildings using Time- Invariant and Time- Variant Damping Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2012 - 9th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-based engine noise synthesis using a harmonic synchronous overlap-and-add method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Jagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What signal processing should do for condition monitoring in a non-stationary context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of Machines in Non-stationary Operations, A special edition of conference for 70th Anniversary of Professor Walter Bartelmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reversible jump MCMC algorithm for Bayesian curve fitting by using smooth transition regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damped-amplitude & polynomial frequency model for short-time ambient vibrations of a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2011 - MFPT 2011 - 8th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of short-time multi-component signals using damped-amplitude & polynomial-frequency model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guéguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About periodicity and signal to noise ratio - The strength of the autocorrelation function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedure of vibration analysis from planetary gearbox under non-stationary cyclic operations by instantaneous frequency estimation in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a white Gaussian noise in the Short Time Fourier Transform based on the spectral kurtosis of the minimal statistics: application to underwater noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Laser Vibrometry in Pulsed Mode using Poly-Pulse Waveforms and Time-frequency Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO 2010 - 4th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian curve fitting for transient signals by using smooth transition regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El-Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of instantaneous shaft speed by advanced vibration signal processing- application to wind turbine gearbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Zimroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomash Barszcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartelmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMECO TC 2010 - 11th Workshop on Smart Diagnostics of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cracovie, Poland. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'estimateurs de fréquence instantanée et de formes d'ondes pour la vibrométrie laser impulsionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Markovian gamma distributions for multitemporal sequences of SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2009 - 2009 IEEE Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité spectrale de puissance d'un bruit gaussien basée sur le kurtosis des statistiques minimales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Processing Methods and Poly-Pulse Waveforms for Laser Vibrometry in Pulsed Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLRC 2009 - 15th Coherent Laser Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-stationary index resulting from time and frequency domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2009 - MFPT 2009 - 6th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MBN signals of different materials by time-frequency methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linilson Padovese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2008 - MFPT 2008 - 5th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and amplitude tracking for short nonstationary and nonlinear signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2008 - MFPT 2008 - 5th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Modeling And Estimation Of Nonlinear Instantaneous Frequency And Amplitude Of Non-Stationary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAR 2007 - 5th IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de la loi de probabilité du spectrogramme, KL Divergence et détection dans le plan temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 457-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réallocation du spectrogramme pour la détection de frontières de motifs temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp. 445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited Keynote Address: Advanced Signal Processing and Condition Monitoring Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCEAM-CM 2007 - Second World Congress on Engineering Asset management and the Fourth International Conference on Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassignment Vector Field for Time-Frequency Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2007 - 14th International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric representation of multichannel audio based on Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Identiy Card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2006 - 14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probability distributions of spectrogram coefficients for correlated gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Acoustic, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III-436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHORT TIME FOURIER TRANSFORM PROBABILITY DISTRIBUTION FOR TIME-FREQUENCY SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. III-448 - 451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric coding of stereo AUDIO based on principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Digital Audio Effects, DAFX'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Time-Frequency Components of Signals: Bayes and focus SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mathematics in Signal Processing. IMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cirencester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Segmentation for Engine Speed Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2006 - Thirteen International Congress on Sound and Vibration, ICSV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Modeling and Detection of random non-stationary signals for Monitoring Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics &amp; Materials Conference, 14th AIAA/ASME/AHS Adaptive Structures Conference, 7th AIAA Gossamer Spacecraft Forum, 2nd AIAA Multidisciplinary Design Optimization Specialist Conference, and 1st AIAA Non-Deterministic Approaches Conference Committees, American Institute of Aeronautics and Astronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring Using Automatic Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Granada, Spain. pp.1316-1323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time Fourier transform probability distribution for time-frequency segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Probability Distributions of Spectrogram Coefficients for Correlated Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. III-436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the boundaries of time-frequency patterns with a reassignment-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mathematics in Signal Processing. IMA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Modeling and Detection of random non-stationary signals for Monitoring Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Institut of Aeronautics and Astronautics (AIAA) conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Newport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et Reconstruction des Signaux Courts à Multicomposantes Modulées à la fois en Amplitude et en Fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A AM/FM Single Component Signal Reconstruction using a Nonsequential Time Segmentation and Polynomial Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nonlinear Signal and Image Processing, NSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Carte d'Identité Spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp. 1092-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent Signal: Local Analysis And Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de chocs en tête de suspente d'un siège de télésiège par la méthode de Prony temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées section électrotechnique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Likelihood Parameter Estimation Of Short-Time Multicomponent Signals With Nonlinear Am/Fm Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Jabloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing, SSP 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A criterion for detecting nonstationary events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2005 - Twelfth International Congress on Sound and Vibration, ICSV12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF A GEAR COUPLING MISALIGNMENT IN A GEAR TESTING DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2004 - Eleventh International Congress on Sound and Vibration, ICSV11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square law mixture for an unsupervised time-frequency pattern extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 2003 - Tenth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of spectral lines in an ARCAP time-frequency representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Doncarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 1998 - 9th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'Analyse Spectrale en vue d'une Interprétation Automatique, Application à un Signal d'Engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclostationnarités d'ordre 1 et 2 : application à des signaux vibratoires d'engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lacoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide à l'analyse spectrale : communication entre un logiciel de traitement du signal graphique et un système expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Juan-les-Pins, France. pp.1103-1106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Full-Band Demodulation for Fault Detection—Validation on a Wind Turbine Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Firla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Barszcz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the Fourth International Conference on Condition Monitoring of Machinery in Non-Stationary Operations, CMMNO'2014, Lyon, France December 15-17, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20463-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Castanié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Spectral Analysis - Parametric, Non-parametric and Advanced Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WILEY-VCH, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis CASTANIE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Analysis, Parametric and Non-Parametric Digital Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.175-211, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum de variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Castanié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Spectral Analysis - Parametric, Non-parametric and Advanced Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES, pp 173-206, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N°13/53860. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="510712C5"/>
+    <w:nsid w:val="F335055A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2169-1061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071349197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-021-00227-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107321" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.12.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319880v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Nasser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yang Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Firla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764287662812562" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Barszcz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2500202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2458781" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2015.57.8.442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghan Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2015.57.4.XXX" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2356431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jagla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2081986" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Urbanek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomash Barszcz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003967" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linilson Padovese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544100JAERO436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.916125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabloun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vieira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2007.49.8.459" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.894254" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaussaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par F Combet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaussaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leprettre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374817v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durnerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(00)00137-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5448A9B11873E4A48E7783AE1558FB6AD89B67DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glangeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porteseil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/19/3/013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCFCAD96C4E97F08D2095489CC67E494ACD3F1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Betton-Ployon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Kacem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldrik Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z y Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399027v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044446v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guegen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845120v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844834v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661228v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609194v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449085v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556221v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385659v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Briand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Sahli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lejeune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078601v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381217v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hory" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137457v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leprettre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doncarli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Li&#233;nard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20463-5_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609234v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2169-1061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071349197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40857-021-00227-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107321" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.12.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gerber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Firla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764287662812562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Nasser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.12.022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Barszcz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2458781" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2500202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2015.57.8.442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghan Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2015.57.4.XXX" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2356431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jagla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2081986" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Urbanek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomash Barszcz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartelmus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jolivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.003967" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linilson Padovese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544100JAERO436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Jabloun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vieira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.916125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.894254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2007.49.8.459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaussaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par F Combet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaussaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leprettre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374817v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durnerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(00)00137-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5448A9B11873E4A48E7783AE1558FB6AD89B67DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glangeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porteseil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/19/3/013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCFCAD96C4E97F08D2095489CC67E494ACD3F1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Betton-Ployon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Kacem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Kacem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldrik Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z y Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399027v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eltabach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sieg-Zieba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044446v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guegen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845120v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844834v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661228v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556221v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385659v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Briand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Sahli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lejeune" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085154v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380787v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hory" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137457v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Davy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leprettre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doncarli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Li&#233;nard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacoume" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20463-5_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609234v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>