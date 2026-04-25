--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -453,295 +453,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid-β targeting immunisation in aged non-human primate (Microcebus murinus)</w:t>
+                <w:t xml:space="preserve">Characterization of sinoatrial automaticity in Microcebus murinus to study the effect of aging on cardiac activity and the correlation with longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie G Trouche</w:t>
+                <w:t xml:space="preserve">Mattia Difrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allal Boutajangout</w:t>
+                <w:t xml:space="preserve">Manon Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayodeji Asuni</w:t>
+                <w:t xml:space="preserve">Eleonora Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Fontés</w:t>
+                <w:t xml:space="preserve">Pietro Mesirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einar M Sigurdsson</w:t>
+                <w:t xml:space="preserve">Romain Davaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109, pp.63-77. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2022.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-29723-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686944v1</w:t>
+                <w:t xml:space="preserve">hal-04010411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sinoatrial automaticity in Microcebus murinus to study the effect of aging on cardiac activity and the correlation with longevity</w:t>
+                <w:t xml:space="preserve">Amyloid-β targeting immunisation in aged non-human primate (Microcebus murinus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Difrancesco</w:t>
+                <w:t xml:space="preserve">Stéphanie G Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Marrot</w:t>
+                <w:t xml:space="preserve">Allal Boutajangout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Torre</w:t>
+                <w:t xml:space="preserve">Ayodeji Asuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Mesirca</w:t>
+                <w:t xml:space="preserve">Pascaline Fontés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Davaze</w:t>
+                <w:t xml:space="preserve">Einar M Sigurdsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.3054. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, pp.63-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-29723-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2022.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010411v1</w:t>
+                <w:t xml:space="preserve">hal-04686944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reg-1α, a New Substrate of Calpain-2 Depending on Its Glycosylation Status</w:t>
               </w:r>
@@ -1391,295 +1391,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous LRRK2G2019S induces parkinsonian-like pathology in a nonhuman primate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraocular pressure in the smallest primate aging model: the gray mouse lemur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Dubicanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Strüve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.98202⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.319-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vop.12434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977711v1</w:t>
+                <w:t xml:space="preserve">hal-01977709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraocular pressure in the smallest primate aging model: the gray mouse lemur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Dubicanac</w:t>
+                <w:t xml:space="preserve">Exogenous LRRK2G2019S induces parkinsonian-like pathology in a nonhuman primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Joly</w:t>
+                <w:t xml:space="preserve">Nicolas Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Strüve</w:t>
+                <w:t xml:space="preserve">Aurélie Gennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Devau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Nolte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+                <w:t xml:space="preserve">Sandra Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (3), pp.319-327. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vop.12434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.98202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977709v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Translational Model of Spinal Cord Injury in Nonhuman Primate</w:t>
               </w:r>
@@ -1799,51 +1799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiodic regime influences onset of lens opacities in a non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Dubicanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Strueve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrective GUSB transfer to the canine mucopolysaccharidosis VII cornea using a helper-dependent canine adenovirus vector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,51 +2374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olène Dorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allal Boutajangout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kraska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2597,424 +2597,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of lithostathine in the mouse lemur brain with aging and Alzheimer's-like pathology.</w:t>
+                <w:t xml:space="preserve">Coagulation factor X mediates adenovirus type 5 liver gene transfer in non-human primates (Microcebus murinus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marchal</w:t>
+                <w:t xml:space="preserve">R. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Givalois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. C. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mestre-Francés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.01.002⟩</w:t>
+              <w:t xml:space="preserve">Gene Ther</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.109--13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gt.2011.87gt201187[pii]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00579659v1</w:t>
+                <w:t xml:space="preserve">hal-02193042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coagulation factor X mediates adenovirus type 5 liver gene transfer in non-human primates (Microcebus murinus)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The grey mouse lemur: A non-human primate model for ageing studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Verdier</w:t>
+                <w:t xml:space="preserve">S. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Henaff</w:t>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dal-Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Ther</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gt.2011.87gt201187[pii]⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.150-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193042v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grey mouse lemur: A non-human primate model for ageing studies.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of lithostathine in the mouse lemur brain with aging and Alzheimer's-like pathology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dal-Pan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Givalois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2011.07.001⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.431.e15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00650159v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00579659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of Prions from L-type BSE versus Sporadic Creutzfeldt-Jakob Disease</w:t>
               </w:r>
@@ -3664,298 +3664,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpain 3 is expressed in astrocytes of rat and Microcebus brain.</w:t>
+                <w:t xml:space="preserve">Calpain 3 is expressed in astrocytes of rat and Microcebus brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert König</w:t>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Raynaud</w:t>
+                <w:t xml:space="preserve">H. Feane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Feane</w:t>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mestre-Francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+                <w:t xml:space="preserve">M. Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 25 (2), pp.129-36. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 25 (2), pp.129-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977736v1</w:t>
+                <w:t xml:space="preserve">hal-02682218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpain 3 is expressed in astrocytes of rat and Microcebus brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calpain 3 is expressed in astrocytes of rat and Microcebus brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Raynaud</w:t>
+                <w:t xml:space="preserve">Helen Feane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Feane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Rossel</w:t>
+                <w:t xml:space="preserve">Micheline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 25 (2), pp.129-136</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 25 (2), pp.129-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0891-0618(02)00102-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682218v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSE infection of the small short-lived primate Microcebus murinus.</w:t>
               </w:r>
@@ -6306,51 +6306,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing decreases heart rate variability in the small primate Microcebus murinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuoq Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,103 +6824,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cardiac pacemaker activity in the primate lemur Microcebus murinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Difrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Davaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mesirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7032,51 +7032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAC0E801"/>
+    <w:nsid w:val="16509A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7263,51 +7263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-mestre-frances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6856-3067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166982091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313558092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Poulen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Douich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M Gazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-025-02425-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie G Trouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Boutajangout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Asuni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Font&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar M Sigurdsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.12.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Difrancesco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davaze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29723-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04210215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lebart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Trousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Denus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158591" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aloy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Bringuier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.61833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidtke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Zimmermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Font&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.03.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salvador-Prince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02155921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosario Luquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tenenbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gennetier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cobo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.98202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Dubicanac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Str&#252;ve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Nolte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12434" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Corre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Noristani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-017-0589-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strueve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Sabourin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lonjon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01255056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acquatella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ibanes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Bayo-Puxan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.02.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joseph-Mathurin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.05.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00579659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.01.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bradshaw" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henaff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87gt201187[pii]" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Languille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Canale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dal-Pan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2011.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71FWCMZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120342" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Alba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela C. Bradshaw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olene Dorieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.05.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012770" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Compan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mourton-Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002773" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert K&#246;nig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Feane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0891-0618(02)00102-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CG523GB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bons" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Nishida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01390-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2002.00098.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZW93KVNF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1999.0270" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1X15455-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre-Frances" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cathala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gajdusek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbi&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Albe-Fessard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guiraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charnay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calenda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Czech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Petter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1678" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZ0F7FX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salmona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ritchie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Podlisny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03852235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuoq Joel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Hugon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001795v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Radespiel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-mestre-frances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6856-3067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166982091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313558092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Poulen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Douich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M Gazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-025-02425-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Difrancesco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29723-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie G Trouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Boutajangout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Asuni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Font&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar M Sigurdsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.12.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04210215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lebart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Trousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Denus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158591" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aloy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Bringuier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.61833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidtke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Zimmermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Font&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.03.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salvador-Prince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02155921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosario Luquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tenenbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Dubicanac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Str&#252;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Nolte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gennetier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cobo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.98202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Corre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Noristani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-017-0589-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strueve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Sabourin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lonjon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01255056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acquatella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ibanes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Bayo-Puxan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.02.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joseph-Mathurin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.05.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bradshaw" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Verdier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87gt201187[pii]" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Languille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Canale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dal-Pan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2011.07.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71FWCMZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00579659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.01.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120342" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Alba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela C. Bradshaw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olene Dorieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.05.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012770" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Compan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mourton-Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002773" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert K&#246;nig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Feane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0891-0618(02)00102-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CG523GB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bons" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Nishida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01390-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2002.00098.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZW93KVNF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1999.0270" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1X15455-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre-Frances" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cathala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gajdusek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbi&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Albe-Fessard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guiraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charnay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calenda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Czech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Petter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1678" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZ0F7FX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salmona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ritchie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Podlisny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03852235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuoq Joel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Hugon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001795v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Radespiel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>