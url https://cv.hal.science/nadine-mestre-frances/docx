--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -2597,692 +2597,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coagulation factor X mediates adenovirus type 5 liver gene transfer in non-human primates (Microcebus murinus)</w:t>
+                <w:t xml:space="preserve">Coagulation factor X mediates adenovirus type 5 liver gene transfer in non-human primates (Microcebus murinus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alba</w:t>
+                <w:t xml:space="preserve">Raul Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Bradshaw</w:t>
+                <w:t xml:space="preserve">Angela C. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mestre-Francés</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Henaff</w:t>
+                <w:t xml:space="preserve">Daniel Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Ther</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gt.2011.87gt201187[pii]⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.109-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gt.2011.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193042v1</w:t>
+                <w:t xml:space="preserve">inserm-00620753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grey mouse lemur: A non-human primate model for ageing studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Languille</w:t>
+                <w:t xml:space="preserve">O. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">C. I. Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dal-Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.150-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of lithostathine in the mouse lemur brain with aging and Alzheimer's-like pathology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coagulation factor X mediates adenovirus type 5 liver gene transfer in non-human primates (Microcebus murinus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marchal</w:t>
+                <w:t xml:space="preserve">N. Mestre-Francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Givalois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.01.002⟩</w:t>
+              <w:t xml:space="preserve">Gene Ther</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.109--13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gt.2011.87gt201187[pii]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00579659v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Prions from L-type BSE versus Sporadic Creutzfeldt-Jakob Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of lithostathine in the mouse lemur brain with aging and Alzheimer's-like pathology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bencsik</w:t>
+                <w:t xml:space="preserve">Stéphane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Morignat</w:t>
+                <w:t xml:space="preserve">Laurent Givalois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1812.120342⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.431.e15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977716v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00579659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coagulation factor X mediates adenovirus type 5 liver gene transfer in non-human primates (Microcebus murinus).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of Prions from L-type BSE versus Sporadic Creutzfeldt-Jakob Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Alba</w:t>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela C. Bradshaw</w:t>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henaff</w:t>
+                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (1), pp.109-13. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2028-2031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gt.2011.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1812.120342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00620753v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-associated cerebral atrophy in mouse lemur primates</w:t>
               </w:r>
@@ -3709,51 +3709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Feane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mestre-Francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4482,256 +4482,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in serotonergic and catecholaminergic brain systems in the lemurian primate Microcebus murinus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stereotaxic atlas of the grey lesser mouse lemur brain (Microcebus murinus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Jallageas</w:t>
+                <w:t xml:space="preserve">S Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Privat</w:t>
+                <w:t xml:space="preserve">V Barbié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mestre-Francès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Bons</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Albe-Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 839, pp.628-30</w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (1-2), pp.1-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977724v1</w:t>
+                <w:t xml:space="preserve">hal-01977727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stereotaxic atlas of the grey lesser mouse lemur brain (Microcebus murinus).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related changes in serotonergic and catecholaminergic brain systems in the lemurian primate Microcebus murinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Jallageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mestre-Francès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bons</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Albe-Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 46 (1-2), pp.1-173</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 839, pp.628-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977727v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion immunoreactivity in brain, tonsil, gastrointestinal epithelial cells, and blood and lymph vessels in lemurian zoo primates with spongiform encephalopathy.</w:t>
               </w:r>
@@ -5130,293 +5130,293 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous spongiform encephalopathy in a young adult rhesus monkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Mestre-Francés</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mestre-Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Salmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tagliavini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 348 (9019), pp.55</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 319 (8), pp.733-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977720v1</w:t>
+                <w:t xml:space="preserve">hal-01977721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous spongiform encephalopathy in a young adult rhesus monkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Mestre-Frances</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mestre-Francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tagliavini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 319 (8), pp.733-6</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 348 (9019), pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977721v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunocytochemical characterization of Tau proteins during cerebral aging of the lemurian primate Microcebus murinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Jallageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mestre-Francès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Petter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 318 (1), pp.77-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/gt.2011.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977717v1</w:t>
@@ -5493,64 +5493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunocytochemical characterization of Tau proteins during cerebral aging of the lemurian primate Microcebus murinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Jallageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Silhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mestre-Francès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6048,247 +6048,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of amyloid beta protein in the brain of the small, short-lived lemurian primate Microcebus murinus.</w:t>
+                <w:t xml:space="preserve">Senile plaques and neurofibrillary changes in the brain of an aged lemurian primate, Microcebus murinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Petter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1970, 15 (2), pp.215-20</w:t>
+              <w:t xml:space="preserve">, 1970, 13 (1), pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977743v1</w:t>
+                <w:t xml:space="preserve">hal-01977747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senile plaques and neurofibrillary changes in the brain of an aged lemurian primate, Microcebus murinus.</w:t>
+                <w:t xml:space="preserve">Identification of amyloid beta protein in the brain of the small, short-lived lemurian primate Microcebus murinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Petter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Podlisny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1970, 13 (1), pp.99-105</w:t>
+              <w:t xml:space="preserve">, 1970, 15 (2), pp.215-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977747v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6588,225 +6588,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcebus murinus – a unique primate for modeling human brain disorders, including Alzheimer's disease and bovine spongiform encephalopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life history variation in mouse lemurs (Microcebus murinus, M. lehilahytsara): the effect of environmental and phylogenetic determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Radespiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shawn M. Lehman; Ute Radespiel; Elke Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Dwarf and Mouse Lemurs of Madagascar: Biology, Behavior and Conservation Biogeography of the Cheirogaleidae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.161-173, 2016</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.174-194, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001795v1</w:t>
+                <w:t xml:space="preserve">hal-02002535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history variation in mouse lemurs (Microcebus murinus, M. lehilahytsara): the effect of environmental and phylogenetic determinants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ute Radespiel</w:t>
+                <w:t xml:space="preserve">Microcebus murinus – a unique primate for modeling human brain disorders, including Alzheimer's disease and bovine spongiform encephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shawn M. Lehman; Ute Radespiel; Elke Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Dwarf and Mouse Lemurs of Madagascar: Biology, Behavior and Conservation Biogeography of the Cheirogaleidae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.174-194, 2016</w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.161-173, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002535v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7032,51 +7032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16509A9D"/>
+    <w:nsid w:val="919D6128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7263,51 +7263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-mestre-frances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6856-3067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166982091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313558092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Poulen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Douich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M Gazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-025-02425-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Difrancesco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29723-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie G Trouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Boutajangout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Asuni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Font&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar M Sigurdsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.12.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04210215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lebart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Trousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Denus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158591" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aloy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Bringuier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.61833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidtke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Zimmermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Font&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.03.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salvador-Prince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02155921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosario Luquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tenenbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Dubicanac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Str&#252;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Nolte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gennetier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cobo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.98202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Corre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Noristani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-017-0589-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strueve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Sabourin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lonjon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01255056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acquatella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ibanes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Bayo-Puxan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.02.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joseph-Mathurin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.05.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bradshaw" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Verdier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87gt201187[pii]" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Languille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Canale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dal-Pan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2011.07.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71FWCMZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00579659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.01.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120342" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Alba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela C. Bradshaw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olene Dorieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.05.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012770" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Compan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mourton-Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002773" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert K&#246;nig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Feane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0891-0618(02)00102-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CG523GB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bons" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Nishida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01390-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2002.00098.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZW93KVNF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1999.0270" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1X15455-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre-Frances" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cathala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gajdusek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbi&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Albe-Fessard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guiraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charnay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calenda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Czech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Petter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1678" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZ0F7FX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salmona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ritchie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Podlisny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03852235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuoq Joel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Hugon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001795v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Radespiel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadine-mestre-frances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6856-3067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166982091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313558092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Poulen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Douich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M Gazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-025-02425-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Difrancesco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29723-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie G Trouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Boutajangout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Asuni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Font&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar M Sigurdsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.12.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04210215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lebart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Trousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Denus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158591" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aloy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Bringuier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.61833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidtke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Zimmermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Font&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.03.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salvador-Prince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02155921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosario Luquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tenenbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Dubicanac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Str&#252;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Nolte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gennetier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cobo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.98202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Corre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Noristani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-017-0589-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Strueve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Sabourin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lonjon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01255056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acquatella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cubizolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ibanes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Bayo-Puxan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.02.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joseph-Mathurin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.05.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Alba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela C. Bradshaw" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Languille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Canale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dal-Pan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2011.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71FWCMZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bradshaw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Verdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henaff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87gt201187[pii]" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00579659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Givalois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.01.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1812.120342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olene Dorieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.05.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012770" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Compan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mourton-Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002773" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert K&#246;nig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Feane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0891-0618(02)00102-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CG523GB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bons" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Nishida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dormont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01390-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2002.00098.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZW93KVNF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Checler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1999.0270" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1X15455-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre-Frances" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cathala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gajdusek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Albe-Fessard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Guiraud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charnay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calenda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Czech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Petter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1678" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPZ0F7FX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977721v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salmona" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tagliavini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mestre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ritchie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Podlisny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03852235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuoq Joel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Hugon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Radespiel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>